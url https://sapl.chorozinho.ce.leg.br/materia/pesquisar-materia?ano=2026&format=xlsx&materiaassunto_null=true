--- v0 (2026-01-16)
+++ v1 (2026-04-16)
@@ -10,218 +10,728 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="435" uniqueCount="227">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário</t>
   </si>
   <si>
     <t>Célia Marinho Albano</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1680/pl_001-2026.pdf</t>
   </si>
   <si>
     <t>Altera o valor do salário Mínimo dos Servidores públicos Municipais e adota outras providências</t>
   </si>
   <si>
+    <t>1693</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1693/pl_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A PROCEDER AO PARCELAMENTO ESPECIAL DE DÉBITOS FISCAIS, DISPENSA DE JUROS E MULTAS NAS CONDIÇÕES QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1695</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1695/pl_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE ACERCA DA CRIAÇÃO DOS CARGOS DE DIRETOR (A) ESCOLAR E COORDENADOR (A) PEDAGÓGICO (A) E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1694</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1694/pl_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM A INSTITUIÇÃO QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1696</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1696/pl_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>1697</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1697/pl_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>1698</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1698/pl_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO DE CHOROZINHO A FIRMAR CONVÊNIO DE COOPERAÇÃO FINANCEIRA COM A COLÔNIA DE PESCADORES PROFISSIONAIS, ARTESANAIS E AQUICULTORES Z-73 DE CHOROZINHO.</t>
+  </si>
+  <si>
+    <t>1699</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1699/pl_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE ACERCA DO REAJUSTE DO VALOR DO PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE CHOROZINHO/CE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1700</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1700/pl_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o chefe do poder executivo municipal a transferir recursos financeiros a blocos carnavalescos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1701</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1701/pl_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o parcelamento e reparcelamento de débitos do Município de Chorozinho-CE com regime próprio de previdência social - RPPS, de que tratam os arts. 115 e 117 do ato das disposições constitucionais transitórias - ADCT, com a redação conferida pela emenda constitucional Nº 136, de 9 de setembro de 2025.</t>
+  </si>
+  <si>
+    <t>1715</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1715/pl_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a celebração de convênio com a instituição que indica e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1716</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1716/pl_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 3º, da Lei Municipal Nº 569, de 12 de Novembro de 2013 e adota outras providências.</t>
+  </si>
+  <si>
+    <t>1724</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1724/pl_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a atualização do piso salarial na circunscrição do município de Chorozinho/CE dos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE) e adota outras providências.</t>
+  </si>
+  <si>
+    <t>1735</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1735/projeto_de_lei_no_14-2026_compressed.pdf</t>
+  </si>
+  <si>
+    <t>Ratifica o termo aditivo ao protocolo de intenções do consórcio público de saúde da microrregião de Cascavel - CPSMCAS, aprovado em assembleia geral extraordinária, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1723</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>COMORC - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1723/pdl_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Aprova contas de governo do Município de Chorozinho, exercício financeiro de 2020, de responsabilidade do Sr. Francisco de Castro Menezes Júnior, pugnando pela aprovação com ressalvas.</t>
+  </si>
+  <si>
     <t>1678</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1678/projetoderesolucao012026.pdf</t>
+  </si>
+  <si>
     <t>Disciplina a concessão de diárias dos Vereadores e Servidores da Câmara Municipal de Chorozinho, revoga disposições em contrário e da outras providências.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>Fica alterando o Regimento interno, na forma que indica e da outras providências</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1687/projetoderesolucao022026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do art. 145 do regimento interno da Câmara Municipal de Chorozinho e dá outras providências.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Elias Soares</t>
   </si>
   <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1677/req_001-2026.pdf</t>
+  </si>
+  <si>
     <t>Requer a pavimentação em pedra tosca e asfáltica iniciando em frente à residência do Sr. Lulu e finalizando em frente ao Damião no Distrito de Cedro.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>Paulo Sergio</t>
   </si>
   <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1675/req_002-2026.pdf</t>
+  </si>
+  <si>
     <t>Requer a perfuração de um poço profundo na Rua Jose Jacinto, no Distrito de Patos.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>Marrim</t>
   </si>
   <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1676/req_003-2026.pdf</t>
+  </si>
+  <si>
     <t>Requer a disponibilização de mais um ônibus para atender os estudantes do Liceu, na rota Triangulo-Pacajus.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>Lennon do Triângulo</t>
   </si>
   <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1682/req_004-2026.pdf</t>
+  </si>
+  <si>
     <t>Requer que as seguintes providências em favor dos Agentes de Combate às Endemias do Município: disponibilização de fardamento completo, fornecimento de materiais de trabalho essenciais, emissão e entrega de crachá de identificação funcional, disponibilização de transporte adequado.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>Humberto do Robertinho</t>
   </si>
   <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1683/req_005-2026.pdf</t>
+  </si>
+  <si>
     <t>Requer a pavimentação em pedra tosca e asfáltica em torno da Areninha da Localidade de Novo Horizonte.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>6</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1684/req_006-2026.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de um espaço pet no município de Chorozinho.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>7</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1685/req_007-2026.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e asfáltica nas Ruas B, C e D do Assentamento Menino Jesus (CIPA).</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>8</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1686/req_008-2026.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e asfáltica para o bairro Leirões II, logo após o fórum.</t>
   </si>
   <si>
+    <t>1688</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1688/req_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em pedra tosca e asfáltica na localidade de Choró Martins, neste município, iniciando nas proximidades da residência do Sr. Custódio e finalizando nas imediações da residência do Sr. Alan.</t>
+  </si>
+  <si>
+    <t>1689</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1689/req_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma creche para o distrito de Timbaúba dos Marinheiros.</t>
+  </si>
+  <si>
+    <t>1690</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1690/req_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a manutenção da quadra poliesportiva da localidade de Salgado, neste município.</t>
+  </si>
+  <si>
+    <t>1691</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1691/req_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a compra de um terreno para a construção da areninha do distrito de Patos dos Liberatos.</t>
+  </si>
+  <si>
+    <t>1692</t>
+  </si>
+  <si>
+    <t>Daniel da Castanha</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1692/req_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a recuperação da pavimentação em pedra tosca iniciando na residência do Edvaldo e finalizando na residência da Dona Marisô.</t>
+  </si>
+  <si>
+    <t>1702</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1702/req_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a recuperação da pavimentação em pedra tosca de todas as ruas pavimentadas da sede do Distrito de Cedro.</t>
+  </si>
+  <si>
+    <t>1703</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1703/req_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a ampliação do ponto dos taxistas do centro da cidade de Chorozinho em frente a creche Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>1704</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1704/req_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em pedra tosca e asfáltica do Assentamento Croata.</t>
+  </si>
+  <si>
+    <t>1710</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1710/req_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a implantação de sistema de abastecimento de água para o Assentamento Uruanã, por meio do Sisar, da CAGECE, do Sistema Autônomo São José, ou, não sendo possível, diretamente pelo próprio Município.</t>
+  </si>
+  <si>
+    <t>1711</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>André Falcão</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1711/req_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a implantação de sistema de climatização em todas as Unidades Básicas de Saúde (UBS) do Município.</t>
+  </si>
+  <si>
+    <t>1712</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1712/req_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a criação e regulamentação do cargo de condutor de ambulância, conforme disposições da lei 15.250 de 03 de novembro de 2011.</t>
+  </si>
+  <si>
+    <t>1713</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1713/req_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a disponibilização de equipe de atendimento odontológico (dentista) e a implantação/regularização dos serviços de prevenção e atenção à saúde da mulher nas Unidades Básicas de Saúde das localidades de Salgado e do Distrito de Patos dos Liberatos.</t>
+  </si>
+  <si>
+    <t>1714</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1714/req_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma praça pública com academia de saúde, parquinho para as crianças e, ao lado da praça, uma Areninha com Quiosque, na Localidade de Campestre III, mais precisamente no terreno onde funcionava a antiga escola da comunidade.</t>
+  </si>
+  <si>
+    <t>1717</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1717/req_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a transformação do prédio da escola desativada em Unidade Básica de Saúde na localidade de Choró Tapera.</t>
+  </si>
+  <si>
+    <t>1718</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1718/req_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a disponibilização de transporte universitário para os estudantes do município que cursam ensino superior nos campos da universidade da integração internacional da lusofonia afro-brasileira - UNILAB, localizados nas cidades de Acarape e Redenção.</t>
+  </si>
+  <si>
+    <t>1719</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1719/req_024-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja disponibilizado, no espaço de realização da festa, um local reservado e devidamente sinalizado destinado ás pessoas com deficiência física, motora ou psicomotora, garantindo-lhes  condições adequadas de acessibilidade, segurança e visibilidade para que possam acompanhar o evento com dignidade e igualdade de participação.</t>
+  </si>
+  <si>
+    <t>1720</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1720/req_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a perfuração e instalação de um poço profundo na vila do Sr. Mauro, localizada no distrito de campestre I.</t>
+  </si>
+  <si>
+    <t>1721</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1721/req_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a reforma da praça pública da localidade de Tourada, com a implantação de um parquinho infantil e a instalação de equipamentos da academia da Saúde.</t>
+  </si>
+  <si>
+    <t>1722</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1722/req_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o funcionamento da farmácia do hospital municipal de Chorozinho em regime de plantão noturno e aos fins de semana.</t>
+  </si>
+  <si>
+    <t>1726</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1726/req-28-2026-andre.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a desapropriação e transformação do "beco do Geraldo" em espaço cultural.</t>
+  </si>
+  <si>
+    <t>1727</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1727/req-29-2026-lennon.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando o piçarramento da rua 1° de Maio e de outras vias no Assentamento Zé Lourenço, distrito de Triângulo.</t>
+  </si>
+  <si>
+    <t>1728</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1728/req-30-2026-elias.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a denominação do sistema de abastecimento de água da Ribeira.</t>
+  </si>
+  <si>
+    <t>1729</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1729/req-31-2026-paulo_sergio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a pavimentação em pedra tosca e pavimentação asfáltica nas vias localizadas nas proximidades da piscina do Marciano.</t>
+  </si>
+  <si>
+    <t>1730</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>Irmão Claudinho</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1730/req-32-2026-claudinho.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a construção de areninha no distrito de Patos dos Liberatos.</t>
+  </si>
+  <si>
+    <t>1731</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1731/req-33-2026-daniel.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a pavimentação em pedra tosca na localidade de Campestre III, iniciando nas proximidades da residência do Sr. Dedé Roseno e finalizando nas imediações do Bar da Curva.</t>
+  </si>
+  <si>
+    <t>1732</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Aurineide Vaz</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1732/req-34-2026-aurineide.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a construção de uma praça pública na localidade de Baixa Funda, com a instalação de academia da saúde e parquinho infantil, bem como a implantação de um campinho de areia ao lado da referida praça.</t>
+  </si>
+  <si>
+    <t>1733</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1733/req-35-2026-marrim.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a implantação de um centro de imagem no município, destinado à realização de exames como endoscopia, colonoscopia, ultrassonografia, dentre outros.</t>
+  </si>
+  <si>
+    <t>1734</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1734/req-36-2026-humberto.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a disponibilização de uma ambulância para atendimento da localidade de Novo Horizonte.</t>
+  </si>
+  <si>
     <t>1681</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Altera o valor do salário Mínimo dos Servidores públicos da Câmara Municipal e adota outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -528,67 +1038,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1680/pl_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1693/pl_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1695/pl_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1694/pl_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1696/pl_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1697/pl_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1698/pl_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1699/pl_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1700/pl_009-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1701/pl_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1715/pl_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1716/pl_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1724/pl_013-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1735/projeto_de_lei_no_14-2026_compressed.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1723/pdl_001-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1678/projetoderesolucao012026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1687/projetoderesolucao022026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1677/req_001-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1675/req_002-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1676/req_003-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1682/req_004-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1683/req_005-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1684/req_006-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1685/req_007-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1686/req_008-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1688/req_009-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1689/req_010-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1690/req_011-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1691/req_012-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1692/req_013-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1702/req_014-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1703/req_015-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1704/req_016-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1710/req_017-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1711/req_018-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1712/req_019-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1713/req_020-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1714/req_021-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1717/req_022-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1718/req_021-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1719/req_024-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1720/req_025-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1721/req_026-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1722/req_027-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1726/req-28-2026-andre.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1727/req-29-2026-lennon.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1728/req-30-2026-elias.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1729/req-31-2026-paulo_sergio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1730/req-32-2026-claudinho.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1731/req-33-2026-daniel.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1732/req-34-2026-aurineide.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1733/req-35-2026-marrim.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1734/req-36-2026-humberto.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H13"/>
+  <dimension ref="A1:H55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="23.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="37.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -608,339 +1118,1461 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>21</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>29</v>
       </c>
-      <c r="B6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="F6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G6" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>32</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="H8" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="H9" t="s">
         <v>41</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>43</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="H10" t="s">
         <v>45</v>
-      </c>
-[...13 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>47</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>48</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
+        <v>55</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H13" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>59</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H14" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>63</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H15" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>10</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="D16" t="s">
+        <v>67</v>
+      </c>
+      <c r="E16" t="s">
+        <v>68</v>
+      </c>
+      <c r="F16" t="s">
+        <v>69</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H16" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" t="s">
+        <v>73</v>
+      </c>
+      <c r="E17" t="s">
+        <v>74</v>
+      </c>
+      <c r="F17" t="s">
+        <v>75</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H17" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" t="s">
+        <v>73</v>
+      </c>
+      <c r="E18" t="s">
+        <v>74</v>
+      </c>
+      <c r="F18" t="s">
+        <v>75</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H18" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" t="s">
+        <v>82</v>
+      </c>
+      <c r="E19" t="s">
+        <v>83</v>
+      </c>
+      <c r="F19" t="s">
+        <v>84</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H19" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>17</v>
+      </c>
+      <c r="D20" t="s">
+        <v>82</v>
+      </c>
+      <c r="E20" t="s">
+        <v>83</v>
+      </c>
+      <c r="F20" t="s">
+        <v>88</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H20" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" t="s">
+        <v>82</v>
+      </c>
+      <c r="E21" t="s">
+        <v>83</v>
+      </c>
+      <c r="F21" t="s">
+        <v>92</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H21" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>25</v>
+      </c>
+      <c r="D22" t="s">
+        <v>82</v>
+      </c>
+      <c r="E22" t="s">
+        <v>83</v>
+      </c>
+      <c r="F22" t="s">
+        <v>96</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H22" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>99</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D23" t="s">
+        <v>82</v>
+      </c>
+      <c r="E23" t="s">
+        <v>83</v>
+      </c>
+      <c r="F23" t="s">
+        <v>100</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H23" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D24" t="s">
+        <v>82</v>
+      </c>
+      <c r="E24" t="s">
+        <v>83</v>
+      </c>
+      <c r="F24" t="s">
+        <v>92</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H24" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>106</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" t="s">
+        <v>82</v>
+      </c>
+      <c r="E25" t="s">
+        <v>83</v>
+      </c>
+      <c r="F25" t="s">
+        <v>84</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H25" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>109</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26" t="s">
+        <v>82</v>
+      </c>
+      <c r="E26" t="s">
+        <v>83</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H26" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>112</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>43</v>
+      </c>
+      <c r="D27" t="s">
+        <v>82</v>
+      </c>
+      <c r="E27" t="s">
+        <v>83</v>
+      </c>
+      <c r="F27" t="s">
+        <v>84</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H27" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>115</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>47</v>
+      </c>
+      <c r="D28" t="s">
+        <v>82</v>
+      </c>
+      <c r="E28" t="s">
+        <v>83</v>
+      </c>
+      <c r="F28" t="s">
+        <v>96</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H28" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>118</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>51</v>
+      </c>
+      <c r="D29" t="s">
+        <v>82</v>
+      </c>
+      <c r="E29" t="s">
+        <v>83</v>
+      </c>
+      <c r="F29" t="s">
+        <v>92</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H29" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>121</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>55</v>
       </c>
-      <c r="F13" t="s">
-[...6 lines deleted...]
-        <v>56</v>
+      <c r="D30" t="s">
+        <v>82</v>
+      </c>
+      <c r="E30" t="s">
+        <v>83</v>
+      </c>
+      <c r="F30" t="s">
+        <v>88</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H30" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>124</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>59</v>
+      </c>
+      <c r="D31" t="s">
+        <v>82</v>
+      </c>
+      <c r="E31" t="s">
+        <v>83</v>
+      </c>
+      <c r="F31" t="s">
+        <v>125</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H31" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>128</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>63</v>
+      </c>
+      <c r="D32" t="s">
+        <v>82</v>
+      </c>
+      <c r="E32" t="s">
+        <v>83</v>
+      </c>
+      <c r="F32" t="s">
+        <v>84</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H32" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>131</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>132</v>
+      </c>
+      <c r="D33" t="s">
+        <v>82</v>
+      </c>
+      <c r="E33" t="s">
+        <v>83</v>
+      </c>
+      <c r="F33" t="s">
+        <v>88</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H33" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>135</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>136</v>
+      </c>
+      <c r="D34" t="s">
+        <v>82</v>
+      </c>
+      <c r="E34" t="s">
+        <v>83</v>
+      </c>
+      <c r="F34" t="s">
+        <v>100</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H34" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>139</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>140</v>
+      </c>
+      <c r="D35" t="s">
+        <v>82</v>
+      </c>
+      <c r="E35" t="s">
+        <v>83</v>
+      </c>
+      <c r="F35" t="s">
+        <v>84</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H35" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>143</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>144</v>
+      </c>
+      <c r="D36" t="s">
+        <v>82</v>
+      </c>
+      <c r="E36" t="s">
+        <v>83</v>
+      </c>
+      <c r="F36" t="s">
+        <v>145</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H36" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>148</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>149</v>
+      </c>
+      <c r="D37" t="s">
+        <v>82</v>
+      </c>
+      <c r="E37" t="s">
+        <v>83</v>
+      </c>
+      <c r="F37" t="s">
+        <v>100</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H37" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>152</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>153</v>
+      </c>
+      <c r="D38" t="s">
+        <v>82</v>
+      </c>
+      <c r="E38" t="s">
+        <v>83</v>
+      </c>
+      <c r="F38" t="s">
+        <v>88</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H38" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>156</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>157</v>
+      </c>
+      <c r="D39" t="s">
+        <v>82</v>
+      </c>
+      <c r="E39" t="s">
+        <v>83</v>
+      </c>
+      <c r="F39" t="s">
+        <v>125</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H39" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>160</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>161</v>
+      </c>
+      <c r="D40" t="s">
+        <v>82</v>
+      </c>
+      <c r="E40" t="s">
+        <v>83</v>
+      </c>
+      <c r="F40" t="s">
+        <v>84</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H40" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>164</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>165</v>
+      </c>
+      <c r="D41" t="s">
+        <v>82</v>
+      </c>
+      <c r="E41" t="s">
+        <v>83</v>
+      </c>
+      <c r="F41" t="s">
+        <v>96</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H41" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>168</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>169</v>
+      </c>
+      <c r="D42" t="s">
+        <v>82</v>
+      </c>
+      <c r="E42" t="s">
+        <v>83</v>
+      </c>
+      <c r="F42" t="s">
+        <v>92</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H42" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>172</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>173</v>
+      </c>
+      <c r="D43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F43" t="s">
+        <v>88</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H43" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>176</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>177</v>
+      </c>
+      <c r="D44" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" t="s">
+        <v>125</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H44" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>180</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>181</v>
+      </c>
+      <c r="D45" t="s">
+        <v>82</v>
+      </c>
+      <c r="E45" t="s">
+        <v>83</v>
+      </c>
+      <c r="F45" t="s">
+        <v>100</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H45" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>184</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>185</v>
+      </c>
+      <c r="D46" t="s">
+        <v>82</v>
+      </c>
+      <c r="E46" t="s">
+        <v>83</v>
+      </c>
+      <c r="F46" t="s">
+        <v>145</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H46" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>188</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>189</v>
+      </c>
+      <c r="D47" t="s">
+        <v>82</v>
+      </c>
+      <c r="E47" t="s">
+        <v>83</v>
+      </c>
+      <c r="F47" t="s">
+        <v>96</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H47" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>192</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>193</v>
+      </c>
+      <c r="D48" t="s">
+        <v>82</v>
+      </c>
+      <c r="E48" t="s">
+        <v>83</v>
+      </c>
+      <c r="F48" t="s">
+        <v>84</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H48" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>196</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>197</v>
+      </c>
+      <c r="D49" t="s">
+        <v>82</v>
+      </c>
+      <c r="E49" t="s">
+        <v>83</v>
+      </c>
+      <c r="F49" t="s">
+        <v>88</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H49" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>200</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>201</v>
+      </c>
+      <c r="D50" t="s">
+        <v>82</v>
+      </c>
+      <c r="E50" t="s">
+        <v>83</v>
+      </c>
+      <c r="F50" t="s">
+        <v>202</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H50" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>205</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>206</v>
+      </c>
+      <c r="D51" t="s">
+        <v>82</v>
+      </c>
+      <c r="E51" t="s">
+        <v>83</v>
+      </c>
+      <c r="F51" t="s">
+        <v>125</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H51" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>209</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>210</v>
+      </c>
+      <c r="D52" t="s">
+        <v>82</v>
+      </c>
+      <c r="E52" t="s">
+        <v>83</v>
+      </c>
+      <c r="F52" t="s">
+        <v>211</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H52" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>214</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>215</v>
+      </c>
+      <c r="D53" t="s">
+        <v>82</v>
+      </c>
+      <c r="E53" t="s">
+        <v>83</v>
+      </c>
+      <c r="F53" t="s">
+        <v>92</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H53" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>218</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>219</v>
+      </c>
+      <c r="D54" t="s">
+        <v>82</v>
+      </c>
+      <c r="E54" t="s">
+        <v>83</v>
+      </c>
+      <c r="F54" t="s">
+        <v>100</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H54" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>222</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" t="s">
+        <v>223</v>
+      </c>
+      <c r="E55" t="s">
+        <v>224</v>
+      </c>
+      <c r="F55" t="s">
+        <v>92</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H55" t="s">
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>