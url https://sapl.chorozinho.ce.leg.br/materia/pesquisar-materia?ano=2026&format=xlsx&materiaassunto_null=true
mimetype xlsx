--- v1 (2026-04-16)
+++ v2 (2026-06-16)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="435" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="819" uniqueCount="414">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -210,50 +210,104 @@
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1724/pl_013-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do piso salarial na circunscrição do município de Chorozinho/CE dos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE) e adota outras providências.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1735/projeto_de_lei_no_14-2026_compressed.pdf</t>
   </si>
   <si>
     <t>Ratifica o termo aditivo ao protocolo de intenções do consórcio público de saúde da microrregião de Cascavel - CPSMCAS, aprovado em assembleia geral extraordinária, e dá outras providências.</t>
   </si>
   <si>
+    <t>1785</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Trata-se da LDO (Lei de Diretrizes Orçamentárias); será realizada audiência pública e uma reunião da comissão de finanças e orçamentos. O mesmo ficará disponível na casa para quem desejar explanar. e, posteriormente, entrará em votação.</t>
+  </si>
+  <si>
+    <t>1786</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Autoriza a celebrar convênio com a instituição que indica e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1787</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1787/projeto_de_lei-no_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da lei n.º 807/2022, de 11 de março de 2022, atualizando o plano municipal intersetorial pela primeira infância de chorozinho - pmipi, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1788</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1788/projeto_de_lei-no_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 8º da Lei 478/2010, de 22 de fevereiro de 2010.</t>
+  </si>
+  <si>
+    <t>1802</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Requer instituir o sistema municipal de cultura de Chorozinho, estabelecer seus princípios, objetivos, estrutura, gestão, financiamento e dá outras providências.</t>
+  </si>
+  <si>
     <t>1723</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>COMORC - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1723/pdl_001-2026.pdf</t>
   </si>
   <si>
     <t>Aprova contas de governo do Município de Chorozinho, exercício financeiro de 2020, de responsabilidade do Sr. Francisco de Castro Menezes Júnior, pugnando pela aprovação com ressalvas.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
@@ -408,104 +462,89 @@
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>Daniel da Castanha</t>
   </si>
   <si>
     <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1692/req_013-2026.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da pavimentação em pedra tosca iniciando na residência do Edvaldo e finalizando na residência da Dona Marisô.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1702/req_014-2026.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da pavimentação em pedra tosca de todas as ruas pavimentadas da sede do Distrito de Cedro.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1703/req_015-2026.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação do ponto dos taxistas do centro da cidade de Chorozinho em frente a creche Santa Terezinha.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1704/req_016-2026.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e asfáltica do Assentamento Croata.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1710/req_017-2026.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de sistema de abastecimento de água para o Assentamento Uruanã, por meio do Sisar, da CAGECE, do Sistema Autônomo São José, ou, não sendo possível, diretamente pelo próprio Município.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>André Falcão</t>
   </si>
   <si>
     <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1711/req_018-2026.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de sistema de climatização em todas as Unidades Básicas de Saúde (UBS) do Município.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1712/req_019-2026.pdf</t>
   </si>
   <si>
     <t>Requer a criação e regulamentação do cargo de condutor de ambulância, conforme disposições da lei 15.250 de 03 de novembro de 2011.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1713/req_020-2026.pdf</t>
   </si>
   <si>
     <t>Requer a disponibilização de equipe de atendimento odontológico (dentista) e a implantação/regularização dos serviços de prevenção e atenção à saúde da mulher nas Unidades Básicas de Saúde das localidades de Salgado e do Distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1714/req_021-2026.pdf</t>
@@ -678,60 +717,582 @@
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1733/req-35-2026-marrim.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de um centro de imagem no município, destinado à realização de exames como endoscopia, colonoscopia, ultrassonografia, dentre outros.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1734/req-36-2026-humberto.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização de uma ambulância para atendimento da localidade de Novo Horizonte.</t>
   </si>
   <si>
+    <t>1768</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1768/req-37-2026-andre.pdf</t>
+  </si>
+  <si>
+    <t>Requer a disponibilização de transporte para as quadrilhas juninas do município, totalizando o limite de 2.000 (dois mil) quilômetros, a fim de viabilizar o deslocamento dos grupos culturais para apresentações em eventos locais e regionais.</t>
+  </si>
+  <si>
+    <t>1769</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1769/req-38-2026-elias.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em pedra tosca e asfáltica na localidade de Choró Tapera, iniciando nas proximidades da residência do Sr. Bolinha e finalizando na escola da referida comunidade.</t>
+  </si>
+  <si>
+    <t>1770</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1770/req-39-2026-daniel.pdf</t>
+  </si>
+  <si>
+    <t>Requer a reforma e ampliação da Escola Maria Joana, localizada no Distrito de Campestre.</t>
+  </si>
+  <si>
+    <t>1771</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1771/req-40-2026-marrim.pdf</t>
+  </si>
+  <si>
+    <t>Requer a instalação de sistemas de controle de acesso com biometria facial em todas as escolas da rede pública municipal.</t>
+  </si>
+  <si>
+    <t>1772</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1772/req-41-2026-humberto.pdf</t>
+  </si>
+  <si>
+    <t>Requer a manutenção dos alambrados da areninha localizada na comunidade de Novo Horizonte.</t>
+  </si>
+  <si>
+    <t>1773</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1773/req-42-2026-lennon.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação asfáltica da Rua Francisco Epifânio, localizada no Assentamento Zé Lourenço.</t>
+  </si>
+  <si>
+    <t>1774</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Reginaldo</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1774/req-43-2026-reginaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em pedra tosca e asfáltica, bem como a implantação de sistema de drenagem na Rua Manuel Dantas, localizada na sede do município, com início na referida via e finalizando até a Praça do Sossego.</t>
+  </si>
+  <si>
+    <t>1775</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1775/req-44-2026-paulo_sergio.pdf</t>
+  </si>
+  <si>
+    <t>Requer a adequação da categoria funcional dos motoristas de ônibus para a categoria "D", bem como a revisão e atualização salarial compatível com a referida categoria.</t>
+  </si>
+  <si>
+    <t>1776</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1776/req-45-2026-marrim.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em pedra tosca e asfáltica para a rua Joaquim Jerônimo, na sede.</t>
+  </si>
+  <si>
+    <t>1777</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1777/req-46-2026-elias.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em pedra tosca e asfáltica, iniciando na entrada da localidade de João Flor e estendendo-se até a localidade de Novo Horizonte, garantindo também o acesso à localidade de Choró Tapera.</t>
+  </si>
+  <si>
+    <t>1778</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1778/req-47-2026-reginaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requer a conclusão da pavimentação em pedra tosca e asfáltica da Rua Antônio Miguel, localizada no Bairro Sossego.</t>
+  </si>
+  <si>
+    <t>1779</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1779/req-48-2026-aurineide.pdf</t>
+  </si>
+  <si>
+    <t>Requer a implementação e ampliação de incentivos à prática da capoeira para a população do município.</t>
+  </si>
+  <si>
+    <t>1780</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1780/req-49-2026-claudinho.pdf</t>
+  </si>
+  <si>
+    <t>Requer a recuperação da pavimentação em pedra tosca na área externa do Hospital Municipal.</t>
+  </si>
+  <si>
+    <t>1781</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1781/req-50-2026-humberto.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação asfáltica, iniciando no posto de saúde e finalizando na Escola Luís Barro da Silva, na localidade de Novo Horizonte.</t>
+  </si>
+  <si>
+    <t>1782</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1782/req-51-2026-paulo_sergio.pdf</t>
+  </si>
+  <si>
+    <t>Requer a análise e a adoção de providências quanto à regulamentação do adicional de insalubridade para os que trabalham realizando a limpeza de sanitários de uso coletivo com grande circulação de pessoas nos equipamentos públicos do município.</t>
+  </si>
+  <si>
+    <t>1783</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1783/req-52-2026-daniel.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação asfáltica, iniciando na Escola Maria Joana até o Bar da Curva, na localidade de Campestre III.</t>
+  </si>
+  <si>
+    <t>1784</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1784/req-53-2026-lennon.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em pedra tosca nas ruas José Rufino e 1º de Maio, ambas localizadas no Assentamento Zé Lourenço.</t>
+  </si>
+  <si>
+    <t>1789</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1789/req-54-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a ampliação do cemitério público Alto da Paz.</t>
+  </si>
+  <si>
+    <t>1790</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1790/req-55-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a requalificação da Rua Raimundo Albano, situada entre a Rua Antônio Saraiva e a Travessa Geraldo Miguel.</t>
+  </si>
+  <si>
+    <t>1791</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1791/req-56-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a perfuração de um poço profundo com a devida instalação de um sistema dessalinizador na localidade de Lagoa de Pedra, neste município.</t>
+  </si>
+  <si>
+    <t>1792</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>Lennon do Triângulo, Renatinho</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1792/req-57-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer pavimentação asfáltica para as ruas: João Carolina, Rua Raimundo Leandro, Rua José Pereira de Souza e Rua Vicente Bento de Oliveira, todas na localidade de Timbaúba de Baixo.</t>
+  </si>
+  <si>
+    <t>1793</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1793/req-58-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o piçarramento da estrada vicinal, com início na localidade de Choró Tapera, passando pelo acesso ao Croatá e finalizando na localidade de Cedro, neste município.</t>
+  </si>
+  <si>
+    <t>1794</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1794/req-59-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em pedra tosca para a Rua dos Beneditos, conhecida como a Rua do Fogo, na localidade de Campestre.</t>
+  </si>
+  <si>
+    <t>1803</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>Marrim, Daniel da Castanha</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1803/req-60-2026-marrim.pdf</t>
+  </si>
+  <si>
+    <t>Requer a realização do festival da castanha do município.</t>
+  </si>
+  <si>
+    <t>1804</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1804/req-61-2026-paulo_sergio.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em pedra e asfáltica da Rua Projetada, na localidade de Salgado.</t>
+  </si>
+  <si>
+    <t>1805</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1805/req-62-2026-elias.pdf</t>
+  </si>
+  <si>
+    <t>Requer a desapropriação de terreno para construção de terminal rodoviário e centro de artesanato.</t>
+  </si>
+  <si>
+    <t>1806</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1806/req-63-2026-humberto.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de espaço esportivo para vôlei e futevôlei na localidade de Novo Horizonte.</t>
+  </si>
+  <si>
+    <t>1808</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1808/req-64-2026-lennon-renatinho.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação asfáltica para as ruas: Manuel G. Filho, rua: Jose B. de Oliveira, rua: Manoel C. Filho, rua: Santa Marta e rua: Cristina Balbina de Morais, todas no Distrito de Timbaúba dos Marinheiros.</t>
+  </si>
+  <si>
+    <t>1809</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1809/req-65-2026-claudio.pdf</t>
+  </si>
+  <si>
+    <t>Requer o alargamento e a implantação de iluminação pública na Rua Raimundo Bel, especialmente no trecho correspondente à entrada do Sítio Capoeira.</t>
+  </si>
+  <si>
+    <t>1810</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1810/req-66-2026-daniel.pdf</t>
+  </si>
+  <si>
+    <t>Requer a instalação de um novo aparelho de ar-condicionado no posto do DETRAN do município.</t>
+  </si>
+  <si>
+    <t>1811</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1811/req-67-2026-marrim..pdf</t>
+  </si>
+  <si>
+    <t>Requer a aquisição e entrega de abafadores de ruído destinados às crianças com Transtorno do Espectro Autista (TEA) no município.</t>
+  </si>
+  <si>
+    <t>1812</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1812/req-68-2026-paulo_sergio..pdf</t>
+  </si>
+  <si>
+    <t>Requer implantação de Auxílio Deslocamento destinado aos servidores públicos municipais que exercem suas funções em local de trabalho situado a distância superior a 4 km de sua residência.</t>
+  </si>
+  <si>
+    <t>1813</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1813/req-69-2026-lennon..pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma praça pública com academia da saúde e parquinho infantil no Assentamento Zé Lourenço.</t>
+  </si>
+  <si>
+    <t>1814</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1814/req-70-2026-humberto..pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de abrigos destinados aos mototaxistas do município em pontos estratégicos da cidade, sendo: um no Bairro Cidade Nova, outro no Centro, na entrada da Estrada da Barreira, outro na Praça do Mercado e um em frente ao Hospital Municipal.</t>
+  </si>
+  <si>
+    <t>1815</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1815/req-71-2026-claudio..pdf</t>
+  </si>
+  <si>
+    <t>Requer a realização de manutenção preventiva e corretiva em todos os parquinhos infantis e academias das praças públicas do município de Chorozinho.</t>
+  </si>
+  <si>
+    <t>1816</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1816/req-72-2026-daniel.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de um estacionamento coberto no Hospital Municipal de Chorozinho.</t>
+  </si>
+  <si>
+    <t>1817</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1817/req-73-2026-elias.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma areninha com gramado sintético no Distrito de Cedro, neste município.</t>
+  </si>
+  <si>
+    <t>1818</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1818/req-74-2026-marrim.pdf</t>
+  </si>
+  <si>
+    <t>Requer recuperação asfáltica de todas as ruas do bairro Leirões, neste município.</t>
+  </si>
+  <si>
+    <t>1819</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1819/req-75-2026-paulo_sergio.pdf</t>
+  </si>
+  <si>
+    <t>Requer a criação e concessão de auxílio/vale-alimentação pecuniário aos servidores públicos municipais cuja lotação ou local de trabalho efetivo diste   mais de 4 (quatro) quilômetros de sua residência habitual.</t>
+  </si>
+  <si>
+    <t>1820</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1820/req-76-2026-lennon.pdf</t>
+  </si>
+  <si>
+    <t>Requer a reforma e revitalização do calçadão do Triângulo, com as seguintes melhorias: construção de 06 quiosque com banheiros, instalação da academia da saúde e um parquinho para as crianças.</t>
+  </si>
+  <si>
+    <t>1821</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1821/req-77-2026-elias.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em pedra tosca e asfáltica, iniciando no colégio luís barro da silva, na localidade de Choró Martins, passando pela comunidade de Carnaubinha e finalizando em Choró Mucambo, em frente à residência do Sr. Antônio do Chico do Gregório.</t>
+  </si>
+  <si>
+    <t>1822</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1822/req-78-2026-humberto.pdf</t>
+  </si>
+  <si>
+    <t>Requer a implantação de iluminação pública iniciando na localidade de Lagoa de Pedra, percorrendo toda a ribeira, até o Distrito de Cedro, neste município.</t>
+  </si>
+  <si>
+    <t>1823</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1823/req-79-2026-daniel.pdf</t>
+  </si>
+  <si>
+    <t>Requer a nomeação de 03 ruas na Localidade de Campestre III, denominando as como: Luiza Damião Pio; Sr. Amadeu Firme de Moura e João Raimundo da Silva.</t>
+  </si>
+  <si>
     <t>1681</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://sapl.chorozinho.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Altera o valor do salário Mínimo dos Servidores públicos da Câmara Municipal e adota outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1038,56 +1599,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1680/pl_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1693/pl_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1695/pl_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1694/pl_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1696/pl_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1697/pl_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1698/pl_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1699/pl_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1700/pl_009-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1701/pl_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1715/pl_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1716/pl_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1724/pl_013-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1735/projeto_de_lei_no_14-2026_compressed.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1723/pdl_001-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1678/projetoderesolucao012026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1687/projetoderesolucao022026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1677/req_001-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1675/req_002-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1676/req_003-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1682/req_004-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1683/req_005-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1684/req_006-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1685/req_007-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1686/req_008-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1688/req_009-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1689/req_010-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1690/req_011-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1691/req_012-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1692/req_013-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1702/req_014-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1703/req_015-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1704/req_016-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1710/req_017-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1711/req_018-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1712/req_019-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1713/req_020-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1714/req_021-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1717/req_022-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1718/req_021-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1719/req_024-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1720/req_025-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1721/req_026-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1722/req_027-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1726/req-28-2026-andre.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1727/req-29-2026-lennon.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1728/req-30-2026-elias.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1729/req-31-2026-paulo_sergio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1730/req-32-2026-claudinho.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1731/req-33-2026-daniel.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1732/req-34-2026-aurineide.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1733/req-35-2026-marrim.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1734/req-36-2026-humberto.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1680/pl_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1693/pl_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1695/pl_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1694/pl_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1696/pl_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1697/pl_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1698/pl_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1699/pl_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1700/pl_009-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1701/pl_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1715/pl_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1716/pl_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1724/pl_013-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1735/projeto_de_lei_no_14-2026_compressed.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1787/projeto_de_lei-no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1788/projeto_de_lei-no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1723/pdl_001-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1678/projetoderesolucao012026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1687/projetoderesolucao022026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1677/req_001-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1675/req_002-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1676/req_003-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1682/req_004-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1683/req_005-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1684/req_006-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1685/req_007-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1686/req_008-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1688/req_009-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1689/req_010-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1690/req_011-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1691/req_012-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1692/req_013-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1702/req_014-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1703/req_015-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1704/req_016-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1710/req_017-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1711/req_018-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1712/req_019-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1713/req_020-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1714/req_021-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1717/req_022-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1718/req_021-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1719/req_024-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1720/req_025-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1721/req_026-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1722/req_027-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1726/req-28-2026-andre.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1727/req-29-2026-lennon.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1728/req-30-2026-elias.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1729/req-31-2026-paulo_sergio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1730/req-32-2026-claudinho.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1731/req-33-2026-daniel.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1732/req-34-2026-aurineide.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1733/req-35-2026-marrim.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1734/req-36-2026-humberto.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1768/req-37-2026-andre.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1769/req-38-2026-elias.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1770/req-39-2026-daniel.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1771/req-40-2026-marrim.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1772/req-41-2026-humberto.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1773/req-42-2026-lennon.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1774/req-43-2026-reginaldo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1775/req-44-2026-paulo_sergio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1776/req-45-2026-marrim.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1777/req-46-2026-elias.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1778/req-47-2026-reginaldo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1779/req-48-2026-aurineide.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1780/req-49-2026-claudinho.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1781/req-50-2026-humberto.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1782/req-51-2026-paulo_sergio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1783/req-52-2026-daniel.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1784/req-53-2026-lennon.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1789/req-54-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1790/req-55-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1791/req-56-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1792/req-57-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1793/req-58-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1794/req-59-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1803/req-60-2026-marrim.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1804/req-61-2026-paulo_sergio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1805/req-62-2026-elias.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1806/req-63-2026-humberto.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1808/req-64-2026-lennon-renatinho.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1809/req-65-2026-claudio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1810/req-66-2026-daniel.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1811/req-67-2026-marrim..pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1812/req-68-2026-paulo_sergio..pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1813/req-69-2026-lennon..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1814/req-70-2026-humberto..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1815/req-71-2026-claudio..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1816/req-72-2026-daniel.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1817/req-73-2026-elias.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1818/req-74-2026-marrim.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1819/req-75-2026-paulo_sergio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1820/req-76-2026-lennon.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1821/req-77-2026-elias.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1822/req-78-2026-humberto.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2026/1823/req-79-2026-daniel.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H55"/>
+  <dimension ref="A1:H103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="113.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1444,1077 +2005,2325 @@
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H15" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>66</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="D16" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="F16" t="s">
+      <c r="H16" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>71</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H17" t="s">
         <v>72</v>
-      </c>
-[...19 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="D18" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="G18" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>78</v>
       </c>
       <c r="D19" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>83</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="H19" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
       <c r="D20" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H20" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D21" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E21" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="F21" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="H21" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" t="s">
+        <v>91</v>
+      </c>
+      <c r="E22" t="s">
+        <v>92</v>
+      </c>
+      <c r="F22" t="s">
+        <v>93</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H22" t="s">
         <v>95</v>
-      </c>
-[...19 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D23" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="E23" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="F23" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="H23" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" t="s">
+        <v>100</v>
+      </c>
+      <c r="E24" t="s">
+        <v>101</v>
+      </c>
+      <c r="F24" t="s">
+        <v>102</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="B24" t="s">
-[...14 lines deleted...]
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>17</v>
+      </c>
+      <c r="D25" t="s">
+        <v>100</v>
+      </c>
+      <c r="E25" t="s">
+        <v>101</v>
+      </c>
+      <c r="F25" t="s">
         <v>106</v>
-      </c>
-[...13 lines deleted...]
-        <v>84</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>107</v>
       </c>
       <c r="H25" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>109</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="D26" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E26" t="s">
-        <v>83</v>
+        <v>101</v>
+      </c>
+      <c r="F26" t="s">
+        <v>110</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="D27" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E27" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="F27" t="s">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H27" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="D28" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E28" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="F28" t="s">
-        <v>96</v>
+        <v>118</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H28" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="D29" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E29" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="F29" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="H29" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="D30" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E30" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="F30" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="H30" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="D31" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E31" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>101</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="H31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D32" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E32" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="F32" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="H32" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>132</v>
+        <v>47</v>
       </c>
       <c r="D33" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E33" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="F33" t="s">
-        <v>88</v>
+        <v>114</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H33" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>136</v>
+        <v>51</v>
       </c>
       <c r="D34" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E34" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="F34" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>137</v>
       </c>
       <c r="H34" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>139</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
+        <v>55</v>
+      </c>
+      <c r="D35" t="s">
+        <v>100</v>
+      </c>
+      <c r="E35" t="s">
+        <v>101</v>
+      </c>
+      <c r="F35" t="s">
+        <v>106</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="D35" t="s">
-[...8 lines deleted...]
-      <c r="G35" s="1" t="s">
+      <c r="H35" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>142</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>59</v>
+      </c>
+      <c r="D36" t="s">
+        <v>100</v>
+      </c>
+      <c r="E36" t="s">
+        <v>101</v>
+      </c>
+      <c r="F36" t="s">
         <v>143</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="G36" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="D36" t="s">
-[...5 lines deleted...]
-      <c r="F36" t="s">
+      <c r="H36" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>146</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>63</v>
+      </c>
+      <c r="D37" t="s">
+        <v>100</v>
+      </c>
+      <c r="E37" t="s">
+        <v>101</v>
+      </c>
+      <c r="F37" t="s">
+        <v>102</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H37" t="s">
         <v>148</v>
-      </c>
-[...19 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>153</v>
+        <v>67</v>
       </c>
       <c r="D38" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E38" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="F38" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="H38" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>157</v>
+        <v>71</v>
       </c>
       <c r="D39" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E39" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="F39" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="H39" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>161</v>
+        <v>74</v>
       </c>
       <c r="D40" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E40" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="F40" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="H40" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>165</v>
+        <v>78</v>
       </c>
       <c r="D41" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E41" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="F41" t="s">
-        <v>96</v>
+        <v>159</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="H41" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>169</v>
+        <v>82</v>
       </c>
       <c r="D42" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E42" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="F42" t="s">
-        <v>92</v>
+        <v>118</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="H42" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="D43" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E43" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="F43" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="H43" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="D44" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E44" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="F44" t="s">
-        <v>125</v>
+        <v>143</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="H44" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="D45" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E45" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="F45" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="H45" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="D46" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E46" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="F46" t="s">
-        <v>145</v>
+        <v>114</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="H46" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="D47" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E47" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="F47" t="s">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="H47" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="D48" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E48" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="F48" t="s">
-        <v>84</v>
+        <v>106</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="H48" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="D49" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E49" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="F49" t="s">
-        <v>88</v>
+        <v>143</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="H49" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="D50" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E50" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="F50" t="s">
-        <v>202</v>
+        <v>118</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="H50" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="D51" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E51" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="F51" t="s">
-        <v>125</v>
+        <v>159</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="H51" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="D52" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E52" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="F52" t="s">
-        <v>211</v>
+        <v>114</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="H52" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="D53" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E53" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="F53" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="H53" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="D54" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E54" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="F54" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="H54" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>213</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>214</v>
+      </c>
+      <c r="D55" t="s">
+        <v>100</v>
+      </c>
+      <c r="E55" t="s">
+        <v>101</v>
+      </c>
+      <c r="F55" t="s">
+        <v>215</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H55" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>218</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>219</v>
+      </c>
+      <c r="D56" t="s">
+        <v>100</v>
+      </c>
+      <c r="E56" t="s">
+        <v>101</v>
+      </c>
+      <c r="F56" t="s">
+        <v>143</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H56" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
         <v>222</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>223</v>
+      </c>
+      <c r="D57" t="s">
+        <v>100</v>
+      </c>
+      <c r="E57" t="s">
+        <v>101</v>
+      </c>
+      <c r="F57" t="s">
+        <v>224</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H57" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>227</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>228</v>
+      </c>
+      <c r="D58" t="s">
+        <v>100</v>
+      </c>
+      <c r="E58" t="s">
+        <v>101</v>
+      </c>
+      <c r="F58" t="s">
+        <v>110</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H58" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>231</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>232</v>
+      </c>
+      <c r="D59" t="s">
+        <v>100</v>
+      </c>
+      <c r="E59" t="s">
+        <v>101</v>
+      </c>
+      <c r="F59" t="s">
+        <v>118</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H59" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>235</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>236</v>
+      </c>
+      <c r="D60" t="s">
+        <v>100</v>
+      </c>
+      <c r="E60" t="s">
+        <v>101</v>
+      </c>
+      <c r="F60" t="s">
+        <v>159</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H60" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>239</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>240</v>
+      </c>
+      <c r="D61" t="s">
+        <v>100</v>
+      </c>
+      <c r="E61" t="s">
+        <v>101</v>
+      </c>
+      <c r="F61" t="s">
+        <v>102</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H61" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>243</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>244</v>
+      </c>
+      <c r="D62" t="s">
+        <v>100</v>
+      </c>
+      <c r="E62" t="s">
+        <v>101</v>
+      </c>
+      <c r="F62" t="s">
+        <v>143</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H62" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>247</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>248</v>
+      </c>
+      <c r="D63" t="s">
+        <v>100</v>
+      </c>
+      <c r="E63" t="s">
+        <v>101</v>
+      </c>
+      <c r="F63" t="s">
+        <v>110</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H63" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>251</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>252</v>
+      </c>
+      <c r="D64" t="s">
+        <v>100</v>
+      </c>
+      <c r="E64" t="s">
+        <v>101</v>
+      </c>
+      <c r="F64" t="s">
+        <v>118</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H64" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>255</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>256</v>
+      </c>
+      <c r="D65" t="s">
+        <v>100</v>
+      </c>
+      <c r="E65" t="s">
+        <v>101</v>
+      </c>
+      <c r="F65" t="s">
+        <v>114</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H65" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>259</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>260</v>
+      </c>
+      <c r="D66" t="s">
+        <v>100</v>
+      </c>
+      <c r="E66" t="s">
+        <v>101</v>
+      </c>
+      <c r="F66" t="s">
+        <v>261</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H66" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>264</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>265</v>
+      </c>
+      <c r="D67" t="s">
+        <v>100</v>
+      </c>
+      <c r="E67" t="s">
+        <v>101</v>
+      </c>
+      <c r="F67" t="s">
+        <v>106</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H67" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>268</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>269</v>
+      </c>
+      <c r="D68" t="s">
+        <v>100</v>
+      </c>
+      <c r="E68" t="s">
+        <v>101</v>
+      </c>
+      <c r="F68" t="s">
+        <v>110</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H68" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>272</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>273</v>
+      </c>
+      <c r="D69" t="s">
+        <v>100</v>
+      </c>
+      <c r="E69" t="s">
+        <v>101</v>
+      </c>
+      <c r="F69" t="s">
+        <v>102</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H69" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>276</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>277</v>
+      </c>
+      <c r="D70" t="s">
+        <v>100</v>
+      </c>
+      <c r="E70" t="s">
+        <v>101</v>
+      </c>
+      <c r="F70" t="s">
+        <v>261</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H70" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>280</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>281</v>
+      </c>
+      <c r="D71" t="s">
+        <v>100</v>
+      </c>
+      <c r="E71" t="s">
+        <v>101</v>
+      </c>
+      <c r="F71" t="s">
+        <v>224</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H71" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>284</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>285</v>
+      </c>
+      <c r="D72" t="s">
+        <v>100</v>
+      </c>
+      <c r="E72" t="s">
+        <v>101</v>
+      </c>
+      <c r="F72" t="s">
+        <v>215</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H72" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>288</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>289</v>
+      </c>
+      <c r="D73" t="s">
+        <v>100</v>
+      </c>
+      <c r="E73" t="s">
+        <v>101</v>
+      </c>
+      <c r="F73" t="s">
+        <v>118</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H73" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>292</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>293</v>
+      </c>
+      <c r="D74" t="s">
+        <v>100</v>
+      </c>
+      <c r="E74" t="s">
+        <v>101</v>
+      </c>
+      <c r="F74" t="s">
+        <v>106</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H74" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>296</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>297</v>
+      </c>
+      <c r="D75" t="s">
+        <v>100</v>
+      </c>
+      <c r="E75" t="s">
+        <v>101</v>
+      </c>
+      <c r="F75" t="s">
+        <v>143</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H75" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>300</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>301</v>
+      </c>
+      <c r="D76" t="s">
+        <v>100</v>
+      </c>
+      <c r="E76" t="s">
+        <v>101</v>
+      </c>
+      <c r="F76" t="s">
+        <v>114</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H76" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>304</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>305</v>
+      </c>
+      <c r="D77" t="s">
+        <v>100</v>
+      </c>
+      <c r="E77" t="s">
+        <v>101</v>
+      </c>
+      <c r="F77" t="s">
+        <v>143</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H77" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>308</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>309</v>
+      </c>
+      <c r="D78" t="s">
+        <v>100</v>
+      </c>
+      <c r="E78" t="s">
+        <v>101</v>
+      </c>
+      <c r="F78" t="s">
+        <v>102</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H78" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>312</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>313</v>
+      </c>
+      <c r="D79" t="s">
+        <v>100</v>
+      </c>
+      <c r="E79" t="s">
+        <v>101</v>
+      </c>
+      <c r="F79" t="s">
+        <v>118</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H79" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>316</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>317</v>
+      </c>
+      <c r="D80" t="s">
+        <v>100</v>
+      </c>
+      <c r="E80" t="s">
+        <v>101</v>
+      </c>
+      <c r="F80" t="s">
+        <v>318</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H80" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>321</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>322</v>
+      </c>
+      <c r="D81" t="s">
+        <v>100</v>
+      </c>
+      <c r="E81" t="s">
+        <v>101</v>
+      </c>
+      <c r="F81" t="s">
+        <v>102</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H81" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>325</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>326</v>
+      </c>
+      <c r="D82" t="s">
+        <v>100</v>
+      </c>
+      <c r="E82" t="s">
+        <v>101</v>
+      </c>
+      <c r="F82" t="s">
+        <v>143</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H82" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>329</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>330</v>
+      </c>
+      <c r="D83" t="s">
+        <v>100</v>
+      </c>
+      <c r="E83" t="s">
+        <v>101</v>
+      </c>
+      <c r="F83" t="s">
+        <v>331</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H83" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>334</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>335</v>
+      </c>
+      <c r="D84" t="s">
+        <v>100</v>
+      </c>
+      <c r="E84" t="s">
+        <v>101</v>
+      </c>
+      <c r="F84" t="s">
+        <v>106</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H84" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>338</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>339</v>
+      </c>
+      <c r="D85" t="s">
+        <v>100</v>
+      </c>
+      <c r="E85" t="s">
+        <v>101</v>
+      </c>
+      <c r="F85" t="s">
+        <v>102</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H85" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>342</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>343</v>
+      </c>
+      <c r="D86" t="s">
+        <v>100</v>
+      </c>
+      <c r="E86" t="s">
+        <v>101</v>
+      </c>
+      <c r="F86" t="s">
+        <v>118</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H86" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>346</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>347</v>
+      </c>
+      <c r="D87" t="s">
+        <v>100</v>
+      </c>
+      <c r="E87" t="s">
+        <v>101</v>
+      </c>
+      <c r="F87" t="s">
+        <v>318</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H87" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>350</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>351</v>
+      </c>
+      <c r="D88" t="s">
+        <v>100</v>
+      </c>
+      <c r="E88" t="s">
+        <v>101</v>
+      </c>
+      <c r="F88" t="s">
+        <v>215</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H88" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>354</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>355</v>
+      </c>
+      <c r="D89" t="s">
+        <v>100</v>
+      </c>
+      <c r="E89" t="s">
+        <v>101</v>
+      </c>
+      <c r="F89" t="s">
+        <v>143</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H89" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>358</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>359</v>
+      </c>
+      <c r="D90" t="s">
+        <v>100</v>
+      </c>
+      <c r="E90" t="s">
+        <v>101</v>
+      </c>
+      <c r="F90" t="s">
+        <v>110</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H90" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>362</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>363</v>
+      </c>
+      <c r="D91" t="s">
+        <v>100</v>
+      </c>
+      <c r="E91" t="s">
+        <v>101</v>
+      </c>
+      <c r="F91" t="s">
+        <v>106</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H91" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>366</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>367</v>
+      </c>
+      <c r="D92" t="s">
+        <v>100</v>
+      </c>
+      <c r="E92" t="s">
+        <v>101</v>
+      </c>
+      <c r="F92" t="s">
+        <v>114</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H92" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>370</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>371</v>
+      </c>
+      <c r="D93" t="s">
+        <v>100</v>
+      </c>
+      <c r="E93" t="s">
+        <v>101</v>
+      </c>
+      <c r="F93" t="s">
+        <v>118</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H93" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>374</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>375</v>
+      </c>
+      <c r="D94" t="s">
+        <v>100</v>
+      </c>
+      <c r="E94" t="s">
+        <v>101</v>
+      </c>
+      <c r="F94" t="s">
+        <v>215</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H94" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>378</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>379</v>
+      </c>
+      <c r="D95" t="s">
+        <v>100</v>
+      </c>
+      <c r="E95" t="s">
+        <v>101</v>
+      </c>
+      <c r="F95" t="s">
+        <v>143</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H95" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>382</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>383</v>
+      </c>
+      <c r="D96" t="s">
+        <v>100</v>
+      </c>
+      <c r="E96" t="s">
+        <v>101</v>
+      </c>
+      <c r="F96" t="s">
+        <v>102</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H96" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>386</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>387</v>
+      </c>
+      <c r="D97" t="s">
+        <v>100</v>
+      </c>
+      <c r="E97" t="s">
+        <v>101</v>
+      </c>
+      <c r="F97" t="s">
+        <v>110</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H97" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>390</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>391</v>
+      </c>
+      <c r="D98" t="s">
+        <v>100</v>
+      </c>
+      <c r="E98" t="s">
+        <v>101</v>
+      </c>
+      <c r="F98" t="s">
+        <v>106</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H98" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>394</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>395</v>
+      </c>
+      <c r="D99" t="s">
+        <v>100</v>
+      </c>
+      <c r="E99" t="s">
+        <v>101</v>
+      </c>
+      <c r="F99" t="s">
+        <v>114</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H99" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>398</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>399</v>
+      </c>
+      <c r="D100" t="s">
+        <v>100</v>
+      </c>
+      <c r="E100" t="s">
+        <v>101</v>
+      </c>
+      <c r="F100" t="s">
+        <v>102</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H100" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>402</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>403</v>
+      </c>
+      <c r="D101" t="s">
+        <v>100</v>
+      </c>
+      <c r="E101" t="s">
+        <v>101</v>
+      </c>
+      <c r="F101" t="s">
+        <v>118</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H101" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>406</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>407</v>
+      </c>
+      <c r="D102" t="s">
+        <v>100</v>
+      </c>
+      <c r="E102" t="s">
+        <v>101</v>
+      </c>
+      <c r="F102" t="s">
+        <v>143</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H102" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>410</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
         <v>10</v>
       </c>
-      <c r="D55" t="s">
-[...12 lines deleted...]
-        <v>226</v>
+      <c r="D103" t="s">
+        <v>411</v>
+      </c>
+      <c r="E103" t="s">
+        <v>412</v>
+      </c>
+      <c r="F103" t="s">
+        <v>110</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H103" t="s">
+        <v>413</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2529,50 +4338,98 @@
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>