--- v0 (2026-01-16)
+++ v1 (2026-04-16)
@@ -10,161 +10,173 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2079" uniqueCount="838">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2111" uniqueCount="853">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>PPV</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribual de Contas</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado do Ceará (TCE)</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/23/fd254c75-2180-4e09-bce3-5ae69152d1c9_copia.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/23/fd254c75-2180-4e09-bce3-5ae69152d1c9_copia.pdf</t>
   </si>
   <si>
     <t>Prestação de contas de governo do Município de Chorozinho, exercício financeiro de 2023, de responsabilidade do Sr. Francisco de Castro Menezes Júnior, pugnando pela aprovação com ressalvas.</t>
   </si>
   <si>
+    <t>1725</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/1725/399574a9-6824-40aa-bd63-f548f2dad797.pdf</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE CONTAS DE GOVERNO DA PREFEITURA MUNICIPAL DE CHOROZINHO. EXERCÍCIO DE 2020. Parecer Prévio Favorável à Aprovação das Contas. Contas Regulares com Ressalva. Recomendações. Notificações. Redator designado.</t>
+  </si>
+  <si>
     <t>171</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PEL</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/171/pelom_001-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/171/pelom_001-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 26-A à Lei Orgânica do município de Chorozinho na forma que indica.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Célia Marinho Albano</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/3/plc_002-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/3/plc_002-2025.pdf</t>
   </si>
   <si>
     <t>Altera o plano de custeio do Regime Próprio de Previdência Social — RPP do Município de Chorozinho/CE e dá outras providências.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/2/pl_024-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/2/pl_024-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de convênio com a instituição que indica e dá outras providências.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei Municipal n. 943, de 27 de junho de 2025, e adota outras providências.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual de Governo do município de Chorozinho, quadriênio 2026/2029. (PPA)</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Dispõe acerca da premiação que indica e dá outras providências.</t>
   </si>
   <si>
     <t>56</t>
   </si>
@@ -204,1896 +216,1929 @@
   <si>
     <t>217</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Autoriza a celebração de convênio de Cooperação Técnica, Operacional e Financeira com a Liga Cearense de Árbitros de Futebol (LICAF), e dá outras providências.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de celebração de convênio com a Associação Comunitária Canaã e dá outras providências.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/1679/projeto_de_lei-34.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/1679/projeto_de_lei-34.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Chorozinho a firma Parcelamento de dívidas nos termos da Emenda Constitucional n.º 136/2025, e dá outras providências</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>COMORC - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação da prestação de contas de governo do município de Chorozinho, exercício financeiro 2023</t>
   </si>
   <si>
+    <t>1707</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/1707/projetoderesolucao012025.pdf</t>
+  </si>
+  <si>
+    <t>Altera o anexo 1 da resolução Nº 001, de 21 de fevereiro de 2019, da Câmara Municipal de Chorozinho, que trata sobre a fixação das diárias dos vereadores e servidores da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>1706</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/1706/projetoderesolucao022025.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece a margem consignável para descontos das consignações facultativas na folha de pagamento dos servidores públicos e vereadores da Câmara Municipal de Chorozinho.</t>
+  </si>
+  <si>
+    <t>1705</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/1705/projetoderesolucao032025.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da resolução de Nº 002/2022, que dispõe sobre a criação da procuradoria especial da mulher no âmbito da Câmara Municipal de Chorozinho/CE, e dá outras providências.</t>
+  </si>
+  <si>
     <t>21</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>PRE</t>
-[...2 lines deleted...]
-    <t>Projeto de Resolução</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/21/projetoderesolucao042025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Regimento Interno da Câmara Municipal de Chorozinho em relação à Ata Eletrônica desta Casa na forma que indica.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/22/projetoderesolucao052025.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre a criação da Escola do Legislativo, no âmbito da Câmara Municipal de Chorozinho, e dá outras providências.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/169/pre_006-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/169/pre_006-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do regimento interno da câmara municipal de Chorozinho em relação às comissões permanentes na forma que indica.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/166/pre_007-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/166/pre_007-2025.pdf</t>
   </si>
   <si>
     <t>Cria o serviço de orientação e defesa do consumidor - PROCON da Câmara Municipal de Chorozinho, na forma que indica.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>André Falcão</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/103/req_1-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/103/req_1-2025.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação da Avenida principal do residencial Chorozinho I.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Paulo Sergio</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/104/req_2-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/104/req_2-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a rua Wladimir Roriz, iniciando na parede do açude, indo até a localidade de baixa funda dos rosas no distrito de Patos dos liberatos.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e asfáltica para as ruas Rita Amâncio, Raimunda Batista e José Jacinto no distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Elias Soares</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/106/req_4-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/106/req_4-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma e ampliação com instalação de academia da saúde e um parquinho para as crianças na praça da localidade de Choró Martins.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/107/req_5-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/107/req_5-2025.pdf</t>
   </si>
   <si>
     <t>Requer o piçarramento para a estrada da Localidade de Croatá, iniciando em frente a residência do senhor Afrizio finalizando na residência do Sr. Valdemar.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Humberto do Robertinho</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/110/req_6-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/110/req_6-2025.pdf</t>
   </si>
   <si>
     <t>Requer uma ambulância para localidade de Novo Horizonte.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/111/req_7-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/111/req_7-2025.pdf</t>
   </si>
   <si>
     <t>Requer a distribuição de peixe e pão na semana santa para as famílias carentes do município.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Renatinho</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/112/req_8-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/112/req_8-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção do muro e arquibancada do campo Duduzão no distrito de Timbaúba dos marinheiros.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/113/req_9-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/113/req_9-2025.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação em pedra tosca para a rua Vicente Bento de Oliveira estendendo para a rua Minelvina Costa Pereira.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Irmão Claudinho</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/114/req_10-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/114/req_10-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um Ginásio poliesportivo para a sede do distrito de Triângulo.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/115/req_11-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/115/req_11-2025.pdf</t>
   </si>
   <si>
     <t>req a construção da praça da biblia na sede do municipio</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Lennon do Triângulo</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/116/req_12-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/116/req_12-2025.pdf</t>
   </si>
   <si>
     <t>requer a construção de uma creche para o distrito de timbaúba dos marinheiros</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/117/req_13-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/117/req_13-2025.pdf</t>
   </si>
   <si>
     <t>requer a compra de caminhoes coletores compactado de lixo</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Daniel da Castanha</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/119/req_14-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/119/req_14-2025.pdf</t>
   </si>
   <si>
     <t>requer a compra de uma da agua de 10 mil litros, para o poço profundo, próximo a Mirtins na localidade de tourada</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/120/req_15-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/120/req_15-2025.pdf</t>
   </si>
   <si>
     <t>requer ampliação da caixa d'agua da localidade de campestre do meio</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Marrim</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/121/req_16-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/121/req_16-2025.pdf</t>
   </si>
   <si>
     <t>requer pavimentação asfáltica para as principais ruas do assentamento zé lourenço.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/122/req_17-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/122/req_17-2025.pdf</t>
   </si>
   <si>
     <t>requer a perfuração de um poço profundo com a instalação de dessalinizador para o assentamento zé lourenço.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/125/req_18-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/125/req_18-2025.pdf</t>
   </si>
   <si>
     <t>requer a construção de um campinho de vôlei e futvôlei ao lado da areninha da localidade de novo horizonte.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/128/req_19-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/128/req_19-2025.pdf</t>
   </si>
   <si>
     <t>requer ampliação da cozinha e do refeitório do hospital municipal de chorozinho</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/131/req_20-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/131/req_20-2025.pdf</t>
   </si>
   <si>
     <t>requer ampliação e reforma da iluminação do canteiro central da avenida vicente albino</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/134/req_21-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/134/req_21-2025.pdf</t>
   </si>
   <si>
     <t>requer o alargamento e iluminação da rua raimundo bel, especialmente na entrada do sitio capoeira</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/137/req_22-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/137/req_22-2025.pdf</t>
   </si>
   <si>
     <t>requer o reajuste do salário dos conselheiros tutelares do município de Chorozinho</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/141/req_23-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/141/req_23-2025.pdf</t>
   </si>
   <si>
     <t>requer contratar instrutores para todas as areninhas do município, e a distribuição de kits com bolas, coletes e cones para os mesmos trabalharem com a população.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/144/req_24-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/144/req_24-2025.pdf</t>
   </si>
   <si>
     <t>requer reforma e ampliação do muro com construção de uma arquibancada e a manutenção da iluminação do campo de futebol do distrito de patos dos liberatos.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/153/req_25-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/153/req_25-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com instalação de academia da saúde e um parquinho para as crianças na localidade de salgado.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/155/req_26-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/155/req_26-2025.pdf</t>
   </si>
   <si>
     <t>Requer a criação de uma rota de transporte para trazer os alunos de todo distrito de Cedro até a sede, para deslocarem até o liceu de Pacajus.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/156/req_27-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/156/req_27-2025.pdf</t>
   </si>
   <si>
     <t>Requer o abastecimento de água da cagece para a localidade de cobica.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/159/req_28-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/159/req_28-2025.pdf</t>
   </si>
   <si>
     <t>Requer a contratação de uma pessoa para fiscalizar os funcionários que cuidam dos poços profundos e os vigias das escolas.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/160/req_29-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/160/req_29-2025.pdf</t>
   </si>
   <si>
     <t>Requer o piçarramento da estrada dos patos dos liberados até o distrito de campestre</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Reginaldo</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/162/req_30-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/162/req_30-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da areninha na sede do municipio</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/165/req_31-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/165/req_31-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e asfáltica para a localidade de riacho.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Aurineide Vaz</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/177/req_32-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/177/req_32-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com instalação de academia da saúde e brinquedos-praça na localidade de sítio retiro</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Requer criar uma rota de coleta de lixo, na vila dos guirlhermes</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/168/req_34-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/168/req_34-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma creche para o alto da igreja na sede do municipio</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/170/req_35-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/170/req_35-2025.pdf</t>
   </si>
   <si>
     <t>Requer que as UBS (unidade básica de saúde dos distritos de triângulo e timbaúba dos marinheiros tenham o funcionamento de 24 h, com um técnico de enfermagem de plantão e uma ambulância de apoio</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/172/req_36-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/172/req_36-2025.pdf</t>
   </si>
   <si>
     <t>Requer a criação de um projeto de lei que cria o dia de conscientização do autismo no município de chorozinho</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/173/req_37-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/173/req_37-2025.pdf</t>
   </si>
   <si>
     <t>Requer lombadas para todas as ruas do assentamento zé lourenço.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/175/req_38-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/175/req_38-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a rua Dudu marinheiro do distrito de timbaúba dos marinheiros</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/181/req_39-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/181/req_39-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com instalação da academia da saúde e um parquinho para as crianças na localidade do Choró tapera</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/182/req_40-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/182/req_40-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e asfáltica, iniciando na localidade de lagoa de pedra e finalizando na localidade de lagoa do martins</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/183/req_41-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/183/req_41-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca entorno da areninha da localidade de novo horizonte</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Requer a construção de abrigo para os mototaxistas do município em alguns pontos específicos da cidade, sendo: um no bairro cidade nova, outro no centro na entrada da estrada da barreira, outro na praça do mercado e um em frente ao hospital municipal</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/185/req_43-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/185/req_43-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um galpão para os feirantes na sede do município</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/186/req_44-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/186/req_44-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um matadouro público para o município</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/187/req_45-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/187/req_45-2025.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da pavimentação em pedra tosca e asfáltica, construção quiosque e manutenção da iluminação da parede do açude dos patos dos liberatos</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/188/req_46-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/188/req_46-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com instalação da academia saúde e um parquinho para as crianças para a localidade de choró riacho.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/189/req_47-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/189/req_47-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma areninha para o distrito de patos dos liberatos.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/198/req_48-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/198/req_48-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do meio fio da avenida Jagaribe e iluminação de toda avenida no distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/190/req_49-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/190/req_49-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica iniciando na dona Marisô indo até o edvaldo na localidade de tourada.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/191/req_50-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/191/req_50-2025.pdf</t>
   </si>
   <si>
     <t>Requer uma bolsa atleta no valor R$ 500,00 ( quinhentos reais) para os atletas nas modalidade (arremesso, lançamento de disco, basquete, break, jiu- jitsu, futebol, ciclismo, muay thai, vôlei, karetê e atletismo) que participam de campeonato nacional, interestadual e municipal. Sendo essa bolsa custeado pela secretaria de cultural e desporto do município.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/192/req_51-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/192/req_51-2025.pdf</t>
   </si>
   <si>
     <t>Requer uma legislação especifica para o programa hora de trator.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/193/req_52-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/193/req_52-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da quadra da escola Raimundo Celso dos Santos no distrito de Triângulo.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/195/req_53-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/195/req_53-2025.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da avenida Raimundo Simplicío de carvalho e do acostamento com criação de uma ciclovia iniciando no trevo da entrada na cidade indo até o trevo sentido Triãngulo.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/199/req_54-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/199/req_54-2025.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação asfáltica para as ruas Neném Batista, José Marinheiro e Chica Jacó no distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/200/req_55-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/200/req_55-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com instalação da academia de saúde e um parquinho para as crianças na localidade de vila rosa.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/202/req_56-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/202/req_56-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com instalação de academia da saúde e um parquinho para as crianças na localidade de sítio Albano.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/203/req_57-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/203/req_57-2025.pdf</t>
   </si>
   <si>
     <t>Requer uma monitora para fazer o acompanhamento dos alunos que estudam nas creches públicas e que fazem uso dos transportes escolar (kombis, vans, ônibus).</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/204/req_58-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/204/req_58-2025.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de água da cagece, sisar ou pelo município para o assunto uruanan (Cione).</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/207/req_59-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/207/req_59-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica iniciando no posto de saúde e finalizando na residência do João Barro na localidade de novo Horizonte.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/208/req_60-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/208/req_60-2025.pdf</t>
   </si>
   <si>
     <t>Requer a perfuração de um poço profundo para o assentamento no distrito de Cedro.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/209/req_61-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/209/req_61-2025.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da estrada na rua do Fogo no distrito de Campestre III.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/210/req_62-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/210/req_62-2025.pdf</t>
   </si>
   <si>
     <t>Requer um curso de primeiros socorros para todos os profissionais da área da educação.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/211/req_63-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/211/req_63-2025.pdf</t>
   </si>
   <si>
     <t>Requer um vet- móvel para o municipio de Chorozinho. O vet- móvel é uma clinica móvel de ultima geração para cuidado ideal do pet. Para atendimento consultas, exames e castrações.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/212/req_64-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/212/req_64-2025.pdf</t>
   </si>
   <si>
     <t>Requer multirão de cirurgias eletivas, principalmente a retiradas de pedra de vesiculas.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/213/req_65-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/213/req_65-2025.pdf</t>
   </si>
   <si>
     <t>Requer o piçarramento ou pavimentação em pedra tosca para estrada do Antõnio Canudo na localidade de baixa da abelha.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/222/req_66-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/222/req_66-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a construção de uma creche no distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/224/req_67-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/224/req_67-2025.pdf</t>
   </si>
   <si>
     <t>Requer: equipamentos odotológicos para unidade básica de saúde da localidade de novo Horizonte.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/245/req_68-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/245/req_68-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a ampliação do cemitério público da localidade de Campestre II</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Requer: A pavimentação asfáltica para todas as ruas da localidade de Salgado.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/247/req_70-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/247/req_70-2025.pdf</t>
   </si>
   <si>
     <t>Requer: Atendimento psicológico em todas as escolas do município de Chorozinho.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/248/req_71-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/248/req_71-2025.pdf</t>
   </si>
   <si>
     <t>Requer: uma parceria com o caminhão amigo do peito, para a realização de exames de mamografias digitais no município de Chorozinho.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/249/req_72-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/249/req_72-2025.pdf</t>
   </si>
   <si>
     <t>Requer: A contiuação da pavimentação em Pedra Tosca para a rua Luís Fidelis no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/250/req_73-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/250/req_73-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a pavimentação asfáltica iniciando em frente a escola Maria Joana de Carvalho e finalizando na residência do Neto Barbosa na localidade de Campestre.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/251/req_74-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/251/req_74-2025.pdf</t>
   </si>
   <si>
     <t>Requer: construção de uma escola com 13 salas de ensino fundamental em tempo integral na sede do município.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/252/req_75-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/252/req_75-2025.pdf</t>
   </si>
   <si>
     <t>Requer: o fardamento para todos os alunos da rede municipal de Chorozinho.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/253/req_76-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/253/req_76-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a urbanização da entrada e saida da cidade com letreiro com o nome do município (Chorozinho). E um letreiro com o nome de cada distrito.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/254/req_77-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/254/req_77-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a aquisição de 20 motocultivadores para o município de Chorozinho.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/255/req_78-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/255/req_78-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a perfuração e a instalação de um poço profundo com dessalinizador para a localidade de Timbaúba de baixo.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/256/req_79-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/256/req_79-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a continuação da pavimentação em Pedra Tosca nas ruas B, C e D no assentamento menino Jesus (Cipa).</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/257/req_80-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/257/req_80-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a pavimentação em Pedra Tosca e asfáltica na localidade da vila rosa, iniciando na parede do açude do salgado até o centro da localidade.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/258/req_81-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/258/req_81-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a ampliação do cemitério público do distrito de Timbaúba dos marinheiros e a contratação de um pessoa para zelar e organizar o mesmo.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/259/req_82-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/259/req_82-2025.pdf</t>
   </si>
   <si>
     <t>Requer: nomear a estrada que inicia no forúm ate o distrito de Campestre, como Geraldo Raimundo da Costa, conhecido como Geraldo Felicio.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/260/req_83-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/260/req_83-2025.pdf</t>
   </si>
   <si>
     <t>Requer: para acrescentar mais 01 ônibus dos universitários no horário da manhã, rota Chorozinho á Fortaleza.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/261/req_84-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/261/req_84-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a pavimentação em Pedra Tosca iniciando na residência do Sr. Zé Martis e finalizando na residência do Sr. Damião no distrito de Cedro.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/262/req_85-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/262/req_85-2025.pdf</t>
   </si>
   <si>
     <t>Requer: um dessalinizador para o poço profundo, próximo a residência da dona Justa no distrito de Timbaúba dos Marinheiros.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/263/req_86-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/263/req_86-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a pavimentação em Pedra Tosca e asfáltica iniciando na creche do Arroz no distrito de Patos dos Liberatos indo até a locaidade de Tourada.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/264/req_87-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/264/req_87-2025.pdf</t>
   </si>
   <si>
     <t>Requer:  pavimentação em  Pedra Tosca para a rua do seu Mauro na localidade de Campestre I e finalizando na residência do Sr. Zé de Gois na localidade de Baixa da Abelha.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/265/req_88-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/265/req_88-2025.pdf</t>
   </si>
   <si>
     <t>Requer: reabertura da agência dos correios no município de Chorozinho.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/266/req_89-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/266/req_89-2025.pdf</t>
   </si>
   <si>
     <t>Requer: que seja reajustado as claúsulas dos contratos dos professores afim de que recebam salário nos meses de férias.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/267/req_90-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/267/req_90-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a compra de um transporte aberto para a secretaria de agricultura para atender a demanda da mesma.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/268/req_91-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/268/req_91-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a mudança da rampa de lixo da localidade de lagoa de pedra para um local mais afastado da comunidade.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/269/req_92-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/269/req_92-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a perfuração de um poço profundo para o distrito de Timbaúba dos Marinheiros, nas proximidades da residência da senhora rejane na rua da paz.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/270/req_93-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/270/req_93-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a construção de um abrigo para os animais de rua e posteriormente coloca- los para a adoção.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/271/req_94-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/271/req_94-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a distribuição de vale refeição para os garis do município.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/272/req_95-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/272/req_95-2025.pdf</t>
   </si>
   <si>
     <t>Requer: um profissional da saúde (Radiologista) para o hospital municipal de Chorozinho para atender nos finais de semana.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/273/req_96-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/273/req_96-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a construção de uma praça com instalação da academia da saúde e um parquinho para as crianças no Bairro Leirões.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/274/req_97-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/274/req_97-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a compra de uma caixa d´água para o chafariz da avenida Jaguaribe próximo a residência do senhor Juciê no distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/275/req_98-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/275/req_98-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a pavimentação em pedra tosca no distrito de Cedro, iniciando em frente a residência do SR. Luís de Freitas e finalizando  na residência do pintor.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/276/req_99-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/276/req_99-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a perfuração de um poço profundo na Rua João Gabriel, na localidade de progresso no distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/277/req_100-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/277/req_100-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a construção de dois banheiros externos no monumento menino Jesus de praga na sede do município.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/278/req_101-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/278/req_101-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a pavimentação em pedra tosca e asfáltica iniciando na rua Wlademir Roriz, no distrito de Patos dos Liberatos indo até a residência so senhor Antônio do Fransquinho no distrito de Campestre I.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/279/req_102-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/279/req_102-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a criação da rota de coleta de lixo, nas localidades Choró Tapera, Novo Horizonte, Assentamento Croatá, Croatá, Choró Martins, Carnaubinha, Mucambo e Patos dos Silvas.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/280/req_103-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/280/req_103-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a pavimentação em pedra tosca para a rua projetada nas proximidades da areninha no distrito de Triângulo.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/281/req_104-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/281/req_104-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a construção de uma quadra de esporte para a localidade de Sítio Capoeira.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/282/req_105-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/282/req_105-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a recuperação e ampliação da praça com instalação de academia da saúde e brinquedo- praça na localidade de Baixa da abelha.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/283/req_106-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/283/req_106-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a pavimentação em pedra tosca para as ruas Raimundo Quirino da Costa e rua João Alexandre situadas na localidade de Campestre I.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/284/req_107-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/284/req_107-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a construção de seis galpões para as instalações de pequenas empresas no município de Chorozinho, um no distrito de Timbaúba, dois no distrito de Triângulo e três na sede.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/285/req_108-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/285/req_108-2025.pdf</t>
   </si>
   <si>
     <t>Requer: uma ambulância para atender a demanda dos distritos de Campestre e Patos dos Liberatos.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/286/req_109-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/286/req_109-2025.pdf</t>
   </si>
   <si>
     <t>Requer: denominação de uma rua na localidade de Sítio Curralinho denominando-a como Francisco Estevo Maia.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/287/req_110-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/287/req_110-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a ampliação da rede de água da sede do município, passando pelo distrito de Triângulo finalizando distrito de Timbaúba.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>Elias Soares, Reginaldo</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/288/req_111-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/288/req_111-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a pavimentação em pedra tosca e asfáltica, iniciando na localidade de lagoa dos Martins e finalizando na extrema do brito.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/289/req_112-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/289/req_112-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a pavimentação em pedra tosca e asfáltica para as ruas Dudu Torres, rua dos Tubias e a rua Timbaúba dos Fernandes todas na localidade de arroz.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/290/req_113-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/290/req_113-2025.pdf</t>
   </si>
   <si>
     <t>Requer: que junto com a secretária de educação, seja climatizadas todas as escolas do município.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/291/req_114-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/291/req_114-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a construção de um banheiro com caixa da água para a escola Maria Joana de Carvalho no Campestre I.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/292/req_115-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/292/req_115-2025.pdf</t>
   </si>
   <si>
     <t>Requer: um aditivo de abastecimento de agua do projeto da Ribeira, incluindo as localidades de Patos dos Silvas e a favela do Mucambo.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/293/req_116-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/293/req_116-2025.pdf</t>
   </si>
   <si>
     <t>Requer: um foto sensor e lombada para a CE- 354, em frente ao hospital municipal.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/294/req_117-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/294/req_117-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a reforma da praça da música na sede do município, com instalação da academia da saúde e um parquinho para as crianças.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/295/req_118-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/295/req_118-2025.pdf</t>
   </si>
   <si>
     <t>Requer: uma praça para a localidade de Timbaúba de baixo com instalação de academia da saúde e um parquinho para as crianças.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>Requer: uma casa do idoso para o município de Chorozinho.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/297/req_120-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/297/req_120-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a retomada da obra para concluir o prédio do Crás no residencial irmã Alzira no distrito de Triângulo.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/298/req_121-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/298/req_121-2025.pdf</t>
   </si>
   <si>
     <t>Requer: um dessalinizador para o chafariz do nego rosa na rua José João na localidade de Baixa Preta.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>Daniel da Castanha, Paulo Sergio</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/299/req_122-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/299/req_122-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a continuação da pavimentação asfáltica do nego da rosa até a residência do Pedro João no distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/300/req_123-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/300/req_123-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a construção de uma areninha de gramado sintético para o distrito de Cedro.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/301/req_124-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/301/req_124-2025.pdf</t>
   </si>
   <si>
     <t>Requer: nomeação da rua da areninha do distrito de Triângulo, denominando-a como Francisco Lucas da Silva, pai do ex- vereador Milton.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/302/req_125-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/302/req_125-2025.pdf</t>
   </si>
   <si>
     <t>Requer; a amplição da caixa d'água do chafariz do sítio retiro no conjunto Brasil, em frente a capela de São Sebastião.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/303/req_126-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/303/req_126-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a pavimentação em pedra tosca e asfáltica para a rua Chico João indo até a praça do Pedro João no distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/304/req_127-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/304/req_127-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a construção de um espaço público de lazer e bem-estar nas margens do rio Choró, nas proximidades da casa Joanice, contemplando os seguintes equipamentos: calçadão com pista de caminhada e iluminação pública adequada: academia da saúde ao ar livre, com equipamentos para prática de atividades físicas: parquinho infantil com brinquedos seguros e acessíveis; banheiros públicos com acessibilidade; quiosques padronizados para incentivo ao comércio local.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/305/req_128-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/305/req_128-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a criação do programa "remédio em casa", com o objetivo de proporcionar a entrega domiciliar gratuita de medicamentos de uso contínuo a pacientes acamados e idosos com mobilidade reduzida, devidamente cadastrados na rede municipal de saúde.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/306/req_129-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/306/req_129-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a reforma da quadra poliesportiva e substituição do portão principal da creche Ercília Bezerra.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/307/req_130-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/307/req_130-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a construção de um mercado público para os feirantes do distrito de Triângulo.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/308/req_131-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/308/req_131-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a construção de um muro ao redor da escola municipal do assentamento menino Jesus (Cipa)</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/309/req_132-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/309/req_132-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a pavimentação asfáltica para a rua Maria Jacinto, travessa com a rua Augusto Liberatos no distrito de patos dos Liberatos</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/310/req_133-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/310/req_133-2025.pdf</t>
   </si>
   <si>
     <t>Requer: atendimento com dois médicos 24 horas de segunda a segunda no hospital municipal de Chorozinho.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/311/req_134-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/311/req_134-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a realização de reforma na areninha localizada na sede deste município.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/312/req_135-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/312/req_135-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a conclusão da pavimentação asfáltica da localidade de baixa da abelha até o CEI Magnólia Barbosa no Campestre I.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/313/req_136-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/313/req_136-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a perfuração de um poço com instalação de um dessalinizador para a localidade de Lagoa de Pedra.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/314/req_137-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/314/req_137-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a prefeitura realize o pagamento da conta de energia elétrica do sistema de abastecimento de água da comunidade Ribeira.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/315/req_138-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/315/req_138-2025.pdf</t>
   </si>
   <si>
     <t>Requer: que encaminhe a esta casa, no prazo legal, a lista completa de recebimento e distribuição dos pães adquiridos para a semana santa do ano de 2025. Solicita-se que constem na resposta: -Relação dos fornecedores contratados; - Notas fiscais de compra dos pães; -Quantidade total adquirida; - Locais e datas de distribuição;  - Lista dos beneficiados, se houver registro nominal.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/316/req_139-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/316/req_139-2025.pdf</t>
   </si>
   <si>
     <t>Requer: que sejam adotadas as providências cabíveis para a implantação de um centro de referência especializado de assistência social- CREAS- no município de Chorozinho-Ce, observando-se as diretrizes da política nacional de assistência social (PNAS), do sistema único de assistência social (SUAS) e demais normativas pertinentes.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/317/req_140-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/317/req_140-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a reforma e ampliação da escola Juscelino Kubitschek situada no assentamento Uruanã (CIONE), com finalidade de transformá-la em um CEI ( centro de educação infantil).</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/318/req_141-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/318/req_141-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a ampliação da caixa d'água do CEI Magnólia Barbosa na localidade de Campestre I.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/319/req_142-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/319/req_142-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a recuperação das estradas vicinais com pirraçamento para as localidades de Sítio Albano passando pela vila rosa e finalizando no salgado.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/320/req_143-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/320/req_143-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a compra de coletores de lixo para todo município.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/321/req_144-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/321/req_144-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a ampliação do cemitério público alto da paz.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/322/req_145-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/322/req_145-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a implantação da casa da mulher do município de Chorozinho.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/323/req_146-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/323/req_146-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a pavimentação asfáltica para a rua do assentamento agroverde.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/324/req_147-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/324/req_147-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a pavimentação em pedra tosca e asfáltica para a avenida da localidade de Cobica.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/325/req_148-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/325/req_148-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a perfuração de um poço profundo com instalação de dessalinizador para o residencial irmã Alzira no distrito de triângulo.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/326/req_149-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/326/req_149-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a denominação de três ruas no distrito de patos dos literatos, nomeando-as como: rua Raimunda Gomes de Sousa, conhecida como dona Doca, rua João ótimo e Rua dona Maria Coutinho dos Santos conhecida Maria do Gerardo dos Santos.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/327/req_150-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/327/req_150-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a desapropriação do açude da localidade de vila rosa para fins de uso público.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/328/req_151-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/328/req_151-2025.pdf</t>
   </si>
   <si>
     <t>Requer: a compra de uma ensiladeira para sila a produção dos pequenos agricultores do município de Chorozinho.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/4/req_152-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/4/req_152-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça pública com academia de saúde, parquinho para crianças e, ao lado da praça, uma Areninha com Quiosque, na Localidade de Campestre III, mais precisamente no terreno onde funcionava a antiga escola da comunidade.</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/5/req_153-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/5/req_153-2025.pdf</t>
   </si>
   <si>
     <t>Requer a realização de projeto de arborização urbana na Avenida Vicente Albino, situada no distrito de triângulo.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/6/req_154-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/6/req_154-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Avenida Juscelino Kubitschek, no assentamento uruanã (Cione), bem como a implantação de duas lombadas ao longo da via.</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/7/req_155-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/7/req_155-2025.pdf</t>
   </si>
   <si>
     <t>Requer a denominação oficial de uma rua localizada no Distrito de Timbaúba com o nome de Rua João Lucas Freire.</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/8/req_156-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/8/req_156-2025.pdf</t>
   </si>
   <si>
     <t>Requer o envio de projeto de lei que extinga os cargos públicos de auxiliar de enfermagem e aproveite os atuais servidores como técnicos de enfermagem.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/9/req_157-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/9/req_157-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça pública com academia da saúde e um parquinho para crianças na Localidade de Arroz, Distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/10/req_158-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/10/req_158-2025.pdf</t>
   </si>
   <si>
     <t>Requer que junto com a Secretaria Municipal de Saúde, seja implantando uma sala de parto humanizada na rede de saúde do Município.</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/11/req_159-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/11/req_159-2025.pdf</t>
   </si>
   <si>
     <t>requer a pavimentação em pedra tosca e asfáltica iniciando na entrada do João Flor finalizando na Localidade de Novo Horizonte, dando acesso a Localidade de Choró Tapera.</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/12/req_160-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/12/req_160-2025.pdf</t>
   </si>
   <si>
     <t>requer o aumento das premiações nos campeonatos municipais de futebol da primeira e segunda divisão, de forma a valorizar ainda mais os atletas, equipes e profissionais envolvidos a proposta de premiação é a seguinte: 1ª divisão 1º lugar: R$ 10.000,00, 2º lugar: R$ 7.000,00, artilheiro: R$ 1.000,00, goleiro menos vazado: R$ 1.000,00, revelação do campeonato: R$ 1.000,00 2ª divisão 1º lugar: R$ 7.000,00, 2º lugar: R$ 5.000,00, artilheiro: R$ 1.000,00, goleiro menos vazado: R$ 1.000,00, revelação do campeonato R$ 1.000,00.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/13/req_161-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/13/req_161-2025.pdf</t>
   </si>
   <si>
     <t>requer a isenção do IPTU para pessoas com neurodivergências, incluindo transtorno do espectro autista (TEA), transtorno do déficit de atenção e hiperatividade (TDAH), e outras condições neurológicas, devidamente comprovado.</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/14/req_162-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/14/req_162-2025.pdf</t>
   </si>
   <si>
     <t>requer a distribuição de cestas básicas mensalmente para os garis do Município de Chorozinho.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/15/req_163-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/15/req_163-2025.pdf</t>
   </si>
   <si>
     <t>requer a rede lateral e das traves da quadra da Localidade de Salgado.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo disponibilize transporte aos servidores municipais que não residem em Chorozinho, na forma que indica.</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo, juntamente com a Secretaria Municipal de Educação,a implementação e disponibilização da carteira estudantil para todos os alunos da rede municipal de ensino na forma que indica.</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo ecaminhe Projeto de Lei referente a regulamentação do pagamento de periculosidade aos Agentes de Trânsito do Município de Chorozinho, na forma que indica</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a Rua Dona Lídia na localidade de Arroz, próximo ao bar do Môco, na forma que indica.</t>
   </si>
   <si>
     <t>Requer um dessalinizador para as noventas no assentamento Uruanã (Cione), na forma que indica.</t>
   </si>
@@ -2103,453 +2148,453 @@
   <si>
     <t>Requer o reajuste da bolsa concedida aos integrantes da banda marcial do município, adequando os valores ás atuais necessidades e a importância cultural, social e educacional desempenhada por esse grupo.</t>
   </si>
   <si>
     <t>Requer a perfuração de um poço profundo com a instalação de um dessalinizador na rua dos Tubias, na localidade de Arroz, distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para as ruas do Progresso, próximo ao campo do Distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>Requer a construção do muro, vestiários e banheiros para o campo São José na localidade Choró Martins.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Requer a reforma da praça de Timbaúba dos Marinheiros, contemplando a substituição de todo o piso, modernização da iluminação pública, a instalação de novos bancos, a construção de banheiros públicos e implantação de quiosques para uso da comunidade.</t>
   </si>
   <si>
     <t>Requer a inclusão de mais um ônibus na rota do transportes universitários que realiza o percurso Chorozinho - Fortaleza, com o objetivo de melhor atender a demanda crescente dos estudantes.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento_de_n1762025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento_de_n1762025.pdf</t>
   </si>
   <si>
     <t>Requer que seja incorporado o valor da gratificação dos auxiliares e técnicos de enfermagem no salario.</t>
   </si>
   <si>
     <t>Reginaldo, Elias Soares</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento_de_n1772025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento_de_n1772025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma quadra poliesportiva na escola Luís Barros da Silva na localidade de Choró Martins.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/33/chorozinho.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/33/chorozinho.pdf</t>
   </si>
   <si>
     <t>Solicita um ar-condicionado para recepção do Hospital Municipal e a instalação de uma porta automática.</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_de_n1792025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_de_n1792025.pdf</t>
   </si>
   <si>
     <t>requer: a continuação do abastecimento de agua do distrito de cedro se estendendo até a residência do senhor gena.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/36/05092025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/36/05092025.pdf</t>
   </si>
   <si>
     <t>Requer a nomeação de 03 Ruas na localidade de Campestre III, denominando-as como Rua Damião Pio, Rua Sr. Amadeu Firme de Moura e Rua João Raimundo da Silva.</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento_de_n1812025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento_de_n1812025.pdf</t>
   </si>
   <si>
     <t>Requer: a instalação de agua nas residências dos moradores das ruas Maria Jacinto e da rua Wlademir Roriz na localidade de Baixa Funda no Distrito de Patos dos Liberatos.</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/40/182_claudio_1.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/40/182_claudio_1.pdf</t>
   </si>
   <si>
     <t>Requer que a execução do hino nacional brasileiro e do hino do município em todas as unidades escolares da rede municipal de ensino, no início das atividades escolares.</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/41/183_paulo_sergio_.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/41/183_paulo_sergio_.pdf</t>
   </si>
   <si>
     <t>Requer a compra de uma caixa d'água para o chafariz da localidade de baixa preta próximo ao nego da rosa.</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/42/184_daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/42/184_daniel.pdf</t>
   </si>
   <si>
     <t>Requer a finalização da pavimentação asfáltica da localidade de baixa da abelha até a creche e a pavimentação asfáltica para a rua francisca freire do nascimento no distrito de campestre.</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/43/185_marrim.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/43/185_marrim.pdf</t>
   </si>
   <si>
     <t>Requer sejam providenciadas rampas de acesso em todos os prédios e órgãos públicos municipais, garantindo a plena acessibilidade às pessoas com deficiência ou mobilidade reduzida</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/44/186_andre.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/44/186_andre.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de um parquinho infantil e de uma academia da saúde no residencial Chorozinho.</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/45/187_elias_.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/45/187_elias_.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e asfáltica iniciando no colégio Luis barro da Silva na localidade Choró Martins e finalizando na residência do Cristino em Carnaubinha.</t>
   </si>
   <si>
     <t>Requer a manutenção do campo de futebol localizado no assentamento Uruanã (Cione), incluindo os serviços necessários de limpeza, nivelamento do solo, reparos em cercas, traves e demais estruturas, afim de garantir melhores condições de uso pela comunidade.</t>
   </si>
   <si>
     <t>Requer que junto a companhia de água e esgoto do Ceará - CAGECE, seja solicitado a implantação do sistema de abastecimento de água para o distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>Requer a construção de um quiosque na praça do distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>Requer a instalação de uma academia da saúde na praça da localidade de Lagoa de Pedra.</t>
   </si>
   <si>
     <t>Requer a desapropriação do terreno localizado ao lado da arena de eventos, para fins da construção de um terminal rodoviário e, anexo a este, um centro de artesanato.</t>
   </si>
   <si>
     <t>Requer que a agência dos correios localizada no distrito de Triângulo passe a funcionar em dois turnos, manhã e tarde.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Requer a instalação de três redutores de velocidade (quebra-molas) na Rua Augusto Liberatos, localizada no Distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>Requer a construção de uma praça pública na localidade de Mucambo, dotada de academia da saúde e parquinho infantil.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Requer a reforma da praça pública do Residencial Irmã Alzira, incluindo a recuperação do campo de areia, do parquinho infantil e da academia da saúde.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Requer a nomeação de uma Rua no Bairro Cidade Nova, denominando-a como Maria Auxiliadora.</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/57/req_198-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/57/req_198-2025.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção do ginásio Francisco Helder dos Santos e da praça de Timbaúba dos Marinheiros, enquanto se aguarda a reforma.</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/58/req_199-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/58/req_199-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Denominação das Ruas do Conjunto Brasil no Sítio Retiro. Nomeando-as como: Rua Zenóbio Fernandes de Oliveira, Rua Manoel Maurílio dos Santos, Rua maria de Fátima Felix, Rua João Joaquim Filho.</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/59/req_200-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/59/req_200-2025.pdf</t>
   </si>
   <si>
     <t>Requer a cobertura para o estacionamento da Escola Odezir Saldanha no Distrito de Triângulo.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/60/req_201-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/60/req_201-2025.pdf</t>
   </si>
   <si>
     <t>Requer que, junto com a secretaria municipal de saúde, seja contratado um médico veterinário para atuar no atendimento aos cuidadores de animais que não possuem condições financeiras, bem como em ações voltadas à saúde e ao bem-estar dos animais de rua.</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/61/req_202-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/61/req_202-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da praça com instalação de um parquinho para as crianças na localidade de Tourada no Distrito de Campestre.</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/62/req_203-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/62/req_203-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do posto de saúde localizado na sede do Distrito de Cedro.</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/63/req_204-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/63/req_204-2025.pdf</t>
   </si>
   <si>
     <t>Requer a compra e instalação de uma caixa d’água para atender à comunidade da Localidade de Baixa Funda dos Rosas, no Distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/64/req_205-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/64/req_205-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação asfáltica partindo do posto de saúde da Localidade de Novo Horizonte até o Assentamento Croatá.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/65/req_206-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/65/req_206-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação em pedra tosca na continuidade da Avenida Vicente Albino, interligando-a ao Residencial Irmã Alzira, no Distrito de Triângulo.</t>
   </si>
   <si>
     <t>Requer a contratação de um professor de forró para ministrar aulas na sede do município e nas comunidades.</t>
   </si>
   <si>
     <t>Requer a aquisição de três ônibus novos para o transporte dos universitários de Chorozinho.</t>
   </si>
   <si>
     <t>Requer a compra e instalação de uma caixa d'água para atender à rua Augusto Liberatos ao lado da praça, no Distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>Requer a construção de um estacionamento coberto no hospital municipal de Chorozinho.</t>
   </si>
   <si>
     <t>Requer a reforma do ginásio poliesportivo da sede do Distrito de Cedro.</t>
   </si>
   <si>
     <t>Requer a complementação da pavimentação em pedra tosca da Rua Francisco Cândido da Costa, na Localidade de Sítio Capoeira.</t>
   </si>
   <si>
     <t>Requer a contratação de dois maqueiros para o hospital municipal de Chorozinho.</t>
   </si>
   <si>
     <t>Renatinho, André Falcão</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento214.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento214.pdf</t>
   </si>
   <si>
     <t>Requer a climatização das salas de aula de tempo integral da rede de ensino.</t>
   </si>
   <si>
     <t>André Falcão, Renatinho</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento215.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento215.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado à empresa CCC ENGENHARIA LTDA, responsável pela execução das obras de implantação de tubulações subterrâneas do sistema de saneamento básico neste município, para que apresente esclarecimentos técnicos e operacionais acerca do modo de execução dos serviços, especialmente quanto à recomposição do pavimento asfáltico das vias após a abertura para instalação dos canos.</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento_216_-_2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento_216_-_2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma completa da escola Padre Enemias Freire de Almada na sede do município.</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_217_-_2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_217_-_2025.pdf</t>
   </si>
   <si>
     <t>Requer a reconstrução da escola municipal Raimundo Celso dos Santos em nova localização no Distrito de Triângulo, distante das margens da BR-116.</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento_218_-_2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento_218_-_2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um posto de saúde nas proximidades da escola Gibson Marinho na sede do município.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_219_-_2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_219_-_2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e asfáltica das seguintes vias públicas: Rua da Luíza; Rua do Lindor; Rua Inniciano, na areninha; finalizando na Rua Raimundo Barro, na localidade de Novo Horizonte.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/78/requerimento_220_-_2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/78/requerimento_220_-_2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e asfáltica da localidade de Sítio Curralinho.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_221_-_2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_221_-_2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma base do corpo de bombeiros militar no município.</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento_222_-_2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento_222_-_2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação do terceiro turno de atendimento no posto de saúde do Distrito de Triângulo.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Requer a implantação de iluminação pública iniciando na Localidade de Lagoa de Pedra e percorrendo por toda a Ribeira e o Distrito de Cedro.</t>
   </si>
   <si>
     <t>Requer a organização dos vendedores ambulantes no centro de Chorozinho, com a formação de uma praça de alimentação na rua do Banco do Brasil.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Requer a instalação de um novo aparelho de ar-condicionado para o posto do detran do município.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com instalação de academia da saúde e parquinho infantil na Localidade de Lagoa dos Martins.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>Requer a instalação de lombadas na Rua Luís Gonzaga, no Bairro Leirões.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/97/req_228-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/97/req_228-2025.pdf</t>
   </si>
   <si>
     <t>Requer o funcionamento da farmácia no hospital municipal de Chorozinho em regime de plantão noturno e aos fins de semana.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/98/req_229-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/98/req_229-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma quadra poliesportiva para a Escola Zé Lourenço, na Localidade de Zé Lourenço, município de Chorozinho.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/99/req_230-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/99/req_230-2025.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de lombadas na Rua Manuel Dantas, no Bairro Centro de Chorozinho.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/102/req_231-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/102/req_231-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com instalação de academia da saúde e parquinho infantil na Localidade de Cobica.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/100/req_232-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/100/req_232-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com instalação da academia da saúde e parquinho infantil na vila dos Guilhermes, Localidade de Baixa da Abelha.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/101/req_233-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/101/req_233-2025.pdf</t>
   </si>
   <si>
     <t>Requer o piçarramento iniciando na Rua João Raimundo, no Distrito de Campestre, finalizando na Rua Wlademir Roriz e se estendendo até a parede do açude no Distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/148/req_234-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/148/req_234-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma e ampliação da sala de óbito do hospital Municipal de Chorozinho.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/150/req_235-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/150/req_235-2025.pdf</t>
   </si>
   <si>
     <t>Requer que toda obra realizada pelo poder executivo municipal que tenha sido previamente solicitada por meio de requerimento aprovado por esta casa legislativa, tenha, no ato de sua inauguração, o devido reconhecimento público do vereador solicitante, como forma de valorização da atividade de parlamentar.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/151/req_236-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/151/req_236-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com instalação da academia da saúde e parquinho infantil na localidade de Baixa da Abelha.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/152/req_237-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/152/req_237-2025.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento de todas as ruas asfaltadas que foram danificadas em decorrência das obras executadas pela empresa responsável pelo saneamento básico nos Distritos de Timbaúba e Triângulo.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/154/req_238-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/154/req_238-2025.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição e disponibilização de bombas reservas para os poços profundos do município, a fim de garantir o abastecimento regular de água à população.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/157/req_239-2025.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/157/req_239-2025.pdf</t>
   </si>
   <si>
     <t>Requer a contratação e disponibilização de um médico cardiologista para atendimento regular à população do município, no âmbito da rede pública de saúde.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>André Falcão, Aurineide Vaz, Daniel da Castanha, Elias Soares, Humberto do Robertinho, Irmão Claudinho, Lennon do Triângulo, Marrim, Paulo Sergio, Reginaldo, Renatinho</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Honorário aos respeitáveis que indica e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -2871,67 +2916,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/23/fd254c75-2180-4e09-bce3-5ae69152d1c9_copia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/171/pelom_001-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/3/plc_002-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/2/pl_024-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/1679/projeto_de_lei-34.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/169/pre_006-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/166/pre_007-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/103/req_1-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/104/req_2-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/106/req_4-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/107/req_5-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/110/req_6-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/111/req_7-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/112/req_8-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/113/req_9-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/114/req_10-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/115/req_11-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/116/req_12-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/117/req_13-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/119/req_14-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/120/req_15-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/121/req_16-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/122/req_17-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/125/req_18-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/128/req_19-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/131/req_20-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/134/req_21-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/137/req_22-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/141/req_23-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/144/req_24-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/153/req_25-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/155/req_26-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/156/req_27-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/159/req_28-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/160/req_29-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/162/req_30-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/165/req_31-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/177/req_32-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/168/req_34-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/170/req_35-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/172/req_36-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/173/req_37-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/175/req_38-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/181/req_39-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/182/req_40-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/183/req_41-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/185/req_43-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/186/req_44-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/187/req_45-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/188/req_46-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/189/req_47-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/198/req_48-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/190/req_49-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/191/req_50-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/192/req_51-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/193/req_52-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/195/req_53-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/199/req_54-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/200/req_55-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/202/req_56-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/203/req_57-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/204/req_58-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/207/req_59-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/208/req_60-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/209/req_61-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/210/req_62-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/211/req_63-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/212/req_64-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/213/req_65-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/222/req_66-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/224/req_67-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/245/req_68-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/247/req_70-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/248/req_71-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/249/req_72-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/250/req_73-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/251/req_74-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/252/req_75-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/253/req_76-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/254/req_77-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/255/req_78-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/256/req_79-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/257/req_80-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/258/req_81-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/259/req_82-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/260/req_83-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/261/req_84-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/262/req_85-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/263/req_86-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/264/req_87-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/265/req_88-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/266/req_89-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/267/req_90-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/268/req_91-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/269/req_92-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/270/req_93-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/271/req_94-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/272/req_95-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/273/req_96-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/274/req_97-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/275/req_98-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/276/req_99-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/277/req_100-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/278/req_101-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/279/req_102-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/280/req_103-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/281/req_104-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/282/req_105-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/283/req_106-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/284/req_107-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/285/req_108-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/286/req_109-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/287/req_110-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/288/req_111-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/289/req_112-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/290/req_113-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/291/req_114-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/292/req_115-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/293/req_116-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/294/req_117-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/295/req_118-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/297/req_120-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/298/req_121-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/299/req_122-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/300/req_123-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/301/req_124-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/302/req_125-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/303/req_126-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/304/req_127-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/305/req_128-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/306/req_129-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/307/req_130-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/308/req_131-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/309/req_132-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/310/req_133-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/311/req_134-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/312/req_135-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/313/req_136-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/314/req_137-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/315/req_138-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/316/req_139-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/317/req_140-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/318/req_141-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/319/req_142-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/320/req_143-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/321/req_144-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/322/req_145-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/323/req_146-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/324/req_147-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/325/req_148-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/326/req_149-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/327/req_150-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/328/req_151-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/4/req_152-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/5/req_153-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/6/req_154-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/7/req_155-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/8/req_156-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/9/req_157-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/10/req_158-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/11/req_159-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/12/req_160-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/13/req_161-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/14/req_162-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/15/req_163-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento_de_n1762025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento_de_n1772025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/33/chorozinho.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_de_n1792025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/36/05092025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento_de_n1812025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/40/182_claudio_1.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/41/183_paulo_sergio_.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/42/184_daniel.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/43/185_marrim.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/44/186_andre.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/45/187_elias_.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/57/req_198-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/58/req_199-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/59/req_200-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/60/req_201-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/61/req_202-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/62/req_203-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/63/req_204-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/64/req_205-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/65/req_206-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento214.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento215.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento_216_-_2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_217_-_2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento_218_-_2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_219_-_2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/78/requerimento_220_-_2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_221_-_2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento_222_-_2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/97/req_228-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/98/req_229-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/99/req_230-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/102/req_231-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/100/req_232-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/101/req_233-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/148/req_234-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/150/req_235-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/151/req_236-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/152/req_237-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/154/req_238-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/157/req_239-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/23/fd254c75-2180-4e09-bce3-5ae69152d1c9_copia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/1725/399574a9-6824-40aa-bd63-f548f2dad797.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/171/pelom_001-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/3/plc_002-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/2/pl_024-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/1679/projeto_de_lei-34.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/1707/projetoderesolucao012025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/1706/projetoderesolucao022025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/1705/projetoderesolucao032025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/21/projetoderesolucao042025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/22/projetoderesolucao052025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/169/pre_006-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/166/pre_007-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/103/req_1-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/104/req_2-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/106/req_4-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/107/req_5-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/110/req_6-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/111/req_7-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/112/req_8-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/113/req_9-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/114/req_10-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/115/req_11-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/116/req_12-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/117/req_13-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/119/req_14-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/120/req_15-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/121/req_16-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/122/req_17-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/125/req_18-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/128/req_19-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/131/req_20-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/134/req_21-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/137/req_22-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/141/req_23-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/144/req_24-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/153/req_25-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/155/req_26-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/156/req_27-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/159/req_28-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/160/req_29-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/162/req_30-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/165/req_31-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/177/req_32-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/168/req_34-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/170/req_35-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/172/req_36-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/173/req_37-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/175/req_38-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/181/req_39-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/182/req_40-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/183/req_41-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/185/req_43-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/186/req_44-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/187/req_45-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/188/req_46-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/189/req_47-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/198/req_48-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/190/req_49-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/191/req_50-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/192/req_51-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/193/req_52-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/195/req_53-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/199/req_54-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/200/req_55-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/202/req_56-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/203/req_57-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/204/req_58-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/207/req_59-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/208/req_60-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/209/req_61-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/210/req_62-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/211/req_63-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/212/req_64-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/213/req_65-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/222/req_66-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/224/req_67-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/245/req_68-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/247/req_70-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/248/req_71-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/249/req_72-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/250/req_73-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/251/req_74-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/252/req_75-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/253/req_76-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/254/req_77-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/255/req_78-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/256/req_79-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/257/req_80-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/258/req_81-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/259/req_82-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/260/req_83-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/261/req_84-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/262/req_85-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/263/req_86-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/264/req_87-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/265/req_88-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/266/req_89-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/267/req_90-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/268/req_91-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/269/req_92-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/270/req_93-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/271/req_94-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/272/req_95-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/273/req_96-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/274/req_97-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/275/req_98-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/276/req_99-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/277/req_100-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/278/req_101-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/279/req_102-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/280/req_103-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/281/req_104-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/282/req_105-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/283/req_106-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/284/req_107-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/285/req_108-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/286/req_109-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/287/req_110-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/288/req_111-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/289/req_112-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/290/req_113-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/291/req_114-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/292/req_115-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/293/req_116-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/294/req_117-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/295/req_118-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/297/req_120-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/298/req_121-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/299/req_122-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/300/req_123-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/301/req_124-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/302/req_125-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/303/req_126-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/304/req_127-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/305/req_128-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/306/req_129-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/307/req_130-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/308/req_131-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/309/req_132-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/310/req_133-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/311/req_134-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/312/req_135-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/313/req_136-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/314/req_137-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/315/req_138-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/316/req_139-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/317/req_140-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/318/req_141-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/319/req_142-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/320/req_143-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/321/req_144-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/322/req_145-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/323/req_146-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/324/req_147-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/325/req_148-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/326/req_149-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/327/req_150-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/328/req_151-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/4/req_152-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/5/req_153-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/6/req_154-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/7/req_155-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/8/req_156-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/9/req_157-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/10/req_158-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/11/req_159-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/12/req_160-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/13/req_161-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/14/req_162-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/15/req_163-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento_de_n1762025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/32/requerimento_de_n1772025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/33/chorozinho.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/34/requerimento_de_n1792025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/36/05092025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento_de_n1812025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/40/182_claudio_1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/41/183_paulo_sergio_.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/42/184_daniel.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/43/185_marrim.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/44/186_andre.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/45/187_elias_.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/57/req_198-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/58/req_199-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/59/req_200-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/60/req_201-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/61/req_202-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/62/req_203-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/63/req_204-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/64/req_205-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/65/req_206-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento214.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento215.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento_216_-_2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_217_-_2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento_218_-_2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_219_-_2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/78/requerimento_220_-_2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_221_-_2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento_222_-_2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/97/req_228-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/98/req_229-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/99/req_230-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/102/req_231-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/100/req_232-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/101/req_233-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/148/req_234-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/150/req_235-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/151/req_236-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/152/req_237-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/154/req_238-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2025/157/req_239-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H260"/>
+  <dimension ref="A1:H264"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="152.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2954,6742 +2999,6846 @@
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E3" t="s">
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" t="s">
         <v>23</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="F4" t="s">
         <v>24</v>
       </c>
-      <c r="D4" t="s">
+      <c r="G4" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E4" t="s">
+      <c r="H4" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E5" t="s">
         <v>30</v>
       </c>
-      <c r="D5" t="s">
+      <c r="F5" t="s">
         <v>31</v>
       </c>
-      <c r="E5" t="s">
+      <c r="G5" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="F5" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6" t="s">
         <v>35</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F6" t="s">
         <v>31</v>
       </c>
-      <c r="E6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G6" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>39</v>
       </c>
       <c r="D7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" t="s">
         <v>31</v>
       </c>
-      <c r="E7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G7" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E8" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" t="s">
         <v>31</v>
       </c>
-      <c r="E8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G8" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D9" t="s">
+        <v>35</v>
+      </c>
+      <c r="E9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F9" t="s">
         <v>31</v>
       </c>
-      <c r="E9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G9" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F10" t="s">
         <v>31</v>
       </c>
-      <c r="E10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G10" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
+        <v>35</v>
+      </c>
+      <c r="E11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" t="s">
         <v>31</v>
       </c>
-      <c r="E11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G11" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" t="s">
+        <v>36</v>
+      </c>
+      <c r="F12" t="s">
         <v>31</v>
       </c>
-      <c r="E12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G12" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D13" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" t="s">
         <v>31</v>
       </c>
-      <c r="E13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D14" t="s">
+        <v>35</v>
+      </c>
+      <c r="E14" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14" t="s">
         <v>31</v>
       </c>
-      <c r="E14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G14" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D15" t="s">
+        <v>35</v>
+      </c>
+      <c r="E15" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" t="s">
         <v>31</v>
       </c>
-      <c r="E15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G15" s="1" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="H15" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>66</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="D16" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="E16" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" t="s">
+        <v>31</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="F16" t="s">
+      <c r="H16" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" t="s">
         <v>71</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="E17" t="s">
         <v>72</v>
       </c>
-      <c r="D17" t="s">
+      <c r="F17" t="s">
         <v>73</v>
       </c>
-      <c r="E17" t="s">
+      <c r="G17" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H17" t="s">
         <v>74</v>
-      </c>
-[...7 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" t="s">
         <v>76</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="E18" t="s">
         <v>77</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>36</v>
+        <v>78</v>
       </c>
       <c r="H18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E19" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F19" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H19" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" t="s">
+        <v>76</v>
+      </c>
+      <c r="E20" t="s">
+        <v>77</v>
+      </c>
+      <c r="F20" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D20" t="s">
-[...8 lines deleted...]
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>87</v>
       </c>
-      <c r="B21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" t="s">
+        <v>76</v>
+      </c>
+      <c r="E21" t="s">
+        <v>77</v>
+      </c>
+      <c r="F21" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="E21" t="s">
+      <c r="H21" t="s">
         <v>89</v>
-      </c>
-[...7 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>91</v>
+      </c>
+      <c r="D22" t="s">
+        <v>76</v>
+      </c>
+      <c r="E22" t="s">
+        <v>77</v>
+      </c>
+      <c r="F22" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H22" t="s">
         <v>93</v>
-      </c>
-[...19 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>95</v>
+      </c>
+      <c r="D23" t="s">
+        <v>76</v>
+      </c>
+      <c r="E23" t="s">
+        <v>77</v>
+      </c>
+      <c r="F23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H23" t="s">
         <v>97</v>
-      </c>
-[...19 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>99</v>
       </c>
-      <c r="B24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D24" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="E24" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="F24" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="D25" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E25" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F25" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H25" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>80</v>
+        <v>28</v>
       </c>
       <c r="D26" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E26" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F26" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H26" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="D27" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E27" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F27" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>111</v>
+        <v>40</v>
       </c>
       <c r="H27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>114</v>
+        <v>87</v>
       </c>
       <c r="D28" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E28" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F28" t="s">
         <v>115</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>116</v>
       </c>
       <c r="H28" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>118</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>119</v>
+        <v>91</v>
       </c>
       <c r="D29" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E29" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F29" t="s">
         <v>115</v>
       </c>
       <c r="G29" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H29" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>121</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>95</v>
+      </c>
+      <c r="D30" t="s">
+        <v>103</v>
+      </c>
+      <c r="E30" t="s">
+        <v>104</v>
+      </c>
+      <c r="F30" t="s">
         <v>122</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="G30" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="D30" t="s">
-[...5 lines deleted...]
-      <c r="F30" t="s">
+      <c r="H30" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>125</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>99</v>
+      </c>
+      <c r="D31" t="s">
+        <v>103</v>
+      </c>
+      <c r="E31" t="s">
+        <v>104</v>
+      </c>
+      <c r="F31" t="s">
+        <v>122</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H31" t="s">
         <v>127</v>
-      </c>
-[...19 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>128</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>129</v>
+      </c>
+      <c r="D32" t="s">
+        <v>103</v>
+      </c>
+      <c r="E32" t="s">
+        <v>104</v>
+      </c>
+      <c r="F32" t="s">
+        <v>130</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="H32" t="s">
         <v>132</v>
-      </c>
-[...13 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>133</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>134</v>
+      </c>
+      <c r="D33" t="s">
+        <v>103</v>
+      </c>
+      <c r="E33" t="s">
+        <v>104</v>
+      </c>
+      <c r="F33" t="s">
+        <v>130</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H33" t="s">
         <v>136</v>
-      </c>
-[...19 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>137</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>138</v>
+      </c>
+      <c r="D34" t="s">
+        <v>103</v>
+      </c>
+      <c r="E34" t="s">
+        <v>104</v>
+      </c>
+      <c r="F34" t="s">
+        <v>139</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="H34" t="s">
         <v>141</v>
-      </c>
-[...13 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>142</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>143</v>
+      </c>
+      <c r="D35" t="s">
+        <v>103</v>
+      </c>
+      <c r="E35" t="s">
+        <v>104</v>
+      </c>
+      <c r="F35" t="s">
+        <v>139</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H35" t="s">
         <v>145</v>
-      </c>
-[...19 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>146</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>147</v>
+      </c>
+      <c r="D36" t="s">
+        <v>103</v>
+      </c>
+      <c r="E36" t="s">
+        <v>104</v>
+      </c>
+      <c r="F36" t="s">
+        <v>148</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="H36" t="s">
         <v>150</v>
-      </c>
-[...13 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>151</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>152</v>
+      </c>
+      <c r="D37" t="s">
+        <v>103</v>
+      </c>
+      <c r="E37" t="s">
+        <v>104</v>
+      </c>
+      <c r="F37" t="s">
+        <v>148</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H37" t="s">
         <v>154</v>
-      </c>
-[...19 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>155</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>156</v>
+      </c>
+      <c r="D38" t="s">
+        <v>103</v>
+      </c>
+      <c r="E38" t="s">
+        <v>104</v>
+      </c>
+      <c r="F38" t="s">
+        <v>157</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="H38" t="s">
         <v>159</v>
-      </c>
-[...13 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>160</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>161</v>
+      </c>
+      <c r="D39" t="s">
+        <v>103</v>
+      </c>
+      <c r="E39" t="s">
+        <v>104</v>
+      </c>
+      <c r="F39" t="s">
+        <v>157</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="B39" t="s">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="H39" t="s">
         <v>163</v>
-      </c>
-[...13 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>164</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>165</v>
+      </c>
+      <c r="D40" t="s">
+        <v>103</v>
+      </c>
+      <c r="E40" t="s">
+        <v>104</v>
+      </c>
+      <c r="F40" t="s">
         <v>166</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="G40" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D40" t="s">
-[...8 lines deleted...]
-      <c r="G40" s="1" t="s">
+      <c r="H40" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>169</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
         <v>170</v>
       </c>
-      <c r="B41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D41" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E41" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F41" t="s">
-        <v>124</v>
+        <v>166</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>171</v>
       </c>
       <c r="H41" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>173</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>76</v>
+        <v>174</v>
       </c>
       <c r="D42" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E42" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F42" t="s">
-        <v>90</v>
+        <v>122</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H42" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>8</v>
+        <v>178</v>
       </c>
       <c r="D43" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E43" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F43" t="s">
-        <v>90</v>
+        <v>122</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="H43" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>30</v>
+        <v>182</v>
       </c>
       <c r="D44" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E44" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F44" t="s">
-        <v>94</v>
+        <v>139</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="H44" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>35</v>
+        <v>86</v>
       </c>
       <c r="D45" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E45" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F45" t="s">
-        <v>94</v>
+        <v>139</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="H45" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="D46" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E46" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F46" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="H46" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="D47" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E47" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F47" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="H47" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="D48" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E48" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F48" t="s">
-        <v>142</v>
+        <v>109</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="H48" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="D49" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E49" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F49" t="s">
-        <v>142</v>
+        <v>109</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="H49" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="D50" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E50" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F50" t="s">
-        <v>198</v>
+        <v>115</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="H50" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="D51" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E51" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F51" t="s">
-        <v>198</v>
+        <v>115</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="H51" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="D52" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E52" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F52" t="s">
-        <v>205</v>
+        <v>157</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="H52" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="D53" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E53" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F53" t="s">
-        <v>205</v>
+        <v>157</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>36</v>
+        <v>210</v>
       </c>
       <c r="H53" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="D54" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E54" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F54" t="s">
-        <v>133</v>
+        <v>213</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="H54" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>216</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>58</v>
+      </c>
+      <c r="D55" t="s">
+        <v>103</v>
+      </c>
+      <c r="E55" t="s">
+        <v>104</v>
+      </c>
+      <c r="F55" t="s">
         <v>213</v>
       </c>
-      <c r="B55" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G55" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="H55" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>218</v>
+        <v>61</v>
       </c>
       <c r="D56" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E56" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F56" t="s">
-        <v>151</v>
+        <v>220</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="H56" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="D57" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E57" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F57" t="s">
-        <v>151</v>
+        <v>220</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>222</v>
+        <v>40</v>
       </c>
       <c r="H57" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D58" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E58" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F58" t="s">
-        <v>115</v>
+        <v>148</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="H58" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>41</v>
+        <v>229</v>
       </c>
       <c r="D59" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E59" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F59" t="s">
-        <v>100</v>
+        <v>148</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="H59" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="D60" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E60" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F60" t="s">
-        <v>100</v>
+        <v>166</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="H60" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>235</v>
+        <v>42</v>
       </c>
       <c r="D61" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E61" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F61" t="s">
-        <v>107</v>
+        <v>166</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="H61" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>239</v>
+        <v>70</v>
       </c>
       <c r="D62" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E62" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F62" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>36</v>
+        <v>240</v>
       </c>
       <c r="H62" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>242</v>
+        <v>45</v>
       </c>
       <c r="D63" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E63" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F63" t="s">
-        <v>198</v>
+        <v>115</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>243</v>
       </c>
       <c r="H63" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>245</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>246</v>
       </c>
       <c r="D64" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E64" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F64" t="s">
-        <v>198</v>
+        <v>115</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>247</v>
       </c>
       <c r="H64" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>249</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
         <v>250</v>
       </c>
       <c r="D65" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E65" t="s">
-        <v>89</v>
+        <v>104</v>
+      </c>
+      <c r="F65" t="s">
+        <v>122</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>251</v>
       </c>
       <c r="H65" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>253</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
         <v>254</v>
       </c>
       <c r="D66" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E66" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F66" t="s">
-        <v>94</v>
+        <v>122</v>
       </c>
       <c r="G66" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H66" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>256</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
         <v>257</v>
       </c>
-      <c r="B67" t="s">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="D67" t="s">
+        <v>103</v>
+      </c>
+      <c r="E67" t="s">
+        <v>104</v>
+      </c>
+      <c r="F67" t="s">
+        <v>213</v>
+      </c>
+      <c r="G67" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="D67" t="s">
-[...8 lines deleted...]
-      <c r="G67" s="1" t="s">
+      <c r="H67" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>260</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
         <v>261</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="D68" t="s">
+        <v>103</v>
+      </c>
+      <c r="E68" t="s">
+        <v>104</v>
+      </c>
+      <c r="F68" t="s">
+        <v>213</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="D68" t="s">
-[...8 lines deleted...]
-      <c r="G68" s="1" t="s">
+      <c r="H68" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>264</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
         <v>265</v>
       </c>
-      <c r="B69" t="s">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="D69" t="s">
+        <v>103</v>
+      </c>
+      <c r="E69" t="s">
+        <v>104</v>
+      </c>
+      <c r="G69" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="D69" t="s">
-[...8 lines deleted...]
-      <c r="G69" s="1" t="s">
+      <c r="H69" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>268</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
         <v>269</v>
       </c>
-      <c r="B70" t="s">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+      <c r="D70" t="s">
+        <v>103</v>
+      </c>
+      <c r="E70" t="s">
+        <v>104</v>
+      </c>
+      <c r="F70" t="s">
+        <v>109</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="D70" t="s">
-[...8 lines deleted...]
-      <c r="G70" s="1" t="s">
+      <c r="H70" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>272</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
         <v>273</v>
       </c>
-      <c r="B71" t="s">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="D71" t="s">
+        <v>103</v>
+      </c>
+      <c r="E71" t="s">
+        <v>104</v>
+      </c>
+      <c r="F71" t="s">
+        <v>139</v>
+      </c>
+      <c r="G71" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="D71" t="s">
-[...8 lines deleted...]
-      <c r="G71" s="1" t="s">
+      <c r="H71" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>276</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
         <v>277</v>
       </c>
-      <c r="B72" t="s">
-[...2 lines deleted...]
-      <c r="C72" t="s">
+      <c r="D72" t="s">
+        <v>103</v>
+      </c>
+      <c r="E72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F72" t="s">
+        <v>105</v>
+      </c>
+      <c r="G72" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="D72" t="s">
-[...8 lines deleted...]
-      <c r="G72" s="1" t="s">
+      <c r="H72" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>280</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
         <v>281</v>
       </c>
-      <c r="B73" t="s">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="D73" t="s">
+        <v>103</v>
+      </c>
+      <c r="E73" t="s">
+        <v>104</v>
+      </c>
+      <c r="F73" t="s">
+        <v>157</v>
+      </c>
+      <c r="G73" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="D73" t="s">
-[...8 lines deleted...]
-      <c r="G73" s="1" t="s">
+      <c r="H73" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>284</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
         <v>285</v>
       </c>
-      <c r="B74" t="s">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="D74" t="s">
+        <v>103</v>
+      </c>
+      <c r="E74" t="s">
+        <v>104</v>
+      </c>
+      <c r="F74" t="s">
+        <v>166</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="D74" t="s">
-[...8 lines deleted...]
-      <c r="G74" s="1" t="s">
+      <c r="H74" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>288</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
         <v>289</v>
       </c>
-      <c r="B75" t="s">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="D75" t="s">
+        <v>103</v>
+      </c>
+      <c r="E75" t="s">
+        <v>104</v>
+      </c>
+      <c r="F75" t="s">
+        <v>130</v>
+      </c>
+      <c r="G75" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="D75" t="s">
-[...8 lines deleted...]
-      <c r="G75" s="1" t="s">
+      <c r="H75" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>292</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
         <v>293</v>
       </c>
-      <c r="B76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D76" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E76" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F76" t="s">
-        <v>198</v>
+        <v>148</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>294</v>
       </c>
       <c r="H76" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>296</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>297</v>
       </c>
       <c r="D77" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E77" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F77" t="s">
-        <v>100</v>
+        <v>148</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>298</v>
       </c>
       <c r="H77" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>300</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
         <v>301</v>
       </c>
       <c r="D78" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E78" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F78" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>302</v>
       </c>
       <c r="H78" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>304</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>305</v>
       </c>
       <c r="D79" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E79" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F79" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>306</v>
       </c>
       <c r="H79" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>308</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
+        <v>48</v>
+      </c>
+      <c r="D80" t="s">
+        <v>103</v>
+      </c>
+      <c r="E80" t="s">
+        <v>104</v>
+      </c>
+      <c r="F80" t="s">
+        <v>213</v>
+      </c>
+      <c r="G80" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="D80" t="s">
-[...8 lines deleted...]
-      <c r="G80" s="1" t="s">
+      <c r="H80" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>311</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
         <v>312</v>
       </c>
-      <c r="B81" t="s">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="D81" t="s">
+        <v>103</v>
+      </c>
+      <c r="E81" t="s">
+        <v>104</v>
+      </c>
+      <c r="F81" t="s">
+        <v>115</v>
+      </c>
+      <c r="G81" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="D81" t="s">
-[...8 lines deleted...]
-      <c r="G81" s="1" t="s">
+      <c r="H81" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>315</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
         <v>316</v>
       </c>
-      <c r="B82" t="s">
-[...2 lines deleted...]
-      <c r="C82" t="s">
+      <c r="D82" t="s">
+        <v>103</v>
+      </c>
+      <c r="E82" t="s">
+        <v>104</v>
+      </c>
+      <c r="F82" t="s">
+        <v>115</v>
+      </c>
+      <c r="G82" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="D82" t="s">
-[...8 lines deleted...]
-      <c r="G82" s="1" t="s">
+      <c r="H82" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>319</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
         <v>320</v>
       </c>
-      <c r="B83" t="s">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="D83" t="s">
+        <v>103</v>
+      </c>
+      <c r="E83" t="s">
+        <v>104</v>
+      </c>
+      <c r="F83" t="s">
+        <v>122</v>
+      </c>
+      <c r="G83" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="D83" t="s">
-[...8 lines deleted...]
-      <c r="G83" s="1" t="s">
+      <c r="H83" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>323</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
         <v>324</v>
       </c>
-      <c r="B84" t="s">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="D84" t="s">
+        <v>103</v>
+      </c>
+      <c r="E84" t="s">
+        <v>104</v>
+      </c>
+      <c r="F84" t="s">
+        <v>122</v>
+      </c>
+      <c r="G84" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="D84" t="s">
-[...8 lines deleted...]
-      <c r="G84" s="1" t="s">
+      <c r="H84" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
+        <v>327</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
         <v>328</v>
       </c>
-      <c r="B85" t="s">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="D85" t="s">
+        <v>103</v>
+      </c>
+      <c r="E85" t="s">
+        <v>104</v>
+      </c>
+      <c r="F85" t="s">
+        <v>220</v>
+      </c>
+      <c r="G85" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="D85" t="s">
-[...8 lines deleted...]
-      <c r="G85" s="1" t="s">
+      <c r="H85" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
+        <v>331</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
         <v>332</v>
       </c>
-      <c r="B86" t="s">
-[...2 lines deleted...]
-      <c r="C86" t="s">
+      <c r="D86" t="s">
+        <v>103</v>
+      </c>
+      <c r="E86" t="s">
+        <v>104</v>
+      </c>
+      <c r="F86" t="s">
+        <v>139</v>
+      </c>
+      <c r="G86" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="D86" t="s">
-[...8 lines deleted...]
-      <c r="G86" s="1" t="s">
+      <c r="H86" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
+        <v>335</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
         <v>336</v>
       </c>
-      <c r="B87" t="s">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="D87" t="s">
+        <v>103</v>
+      </c>
+      <c r="E87" t="s">
+        <v>104</v>
+      </c>
+      <c r="F87" t="s">
+        <v>166</v>
+      </c>
+      <c r="G87" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="D87" t="s">
-[...8 lines deleted...]
-      <c r="G87" s="1" t="s">
+      <c r="H87" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>339</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
         <v>340</v>
       </c>
-      <c r="B88" t="s">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="D88" t="s">
+        <v>103</v>
+      </c>
+      <c r="E88" t="s">
+        <v>104</v>
+      </c>
+      <c r="F88" t="s">
+        <v>220</v>
+      </c>
+      <c r="G88" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="D88" t="s">
-[...8 lines deleted...]
-      <c r="G88" s="1" t="s">
+      <c r="H88" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
+        <v>343</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
         <v>344</v>
       </c>
-      <c r="B89" t="s">
-[...2 lines deleted...]
-      <c r="C89" t="s">
+      <c r="D89" t="s">
+        <v>103</v>
+      </c>
+      <c r="E89" t="s">
+        <v>104</v>
+      </c>
+      <c r="F89" t="s">
+        <v>130</v>
+      </c>
+      <c r="G89" s="1" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
       <c r="H89" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>347</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>348</v>
       </c>
       <c r="D90" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E90" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F90" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>349</v>
       </c>
       <c r="H90" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>351</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
         <v>352</v>
       </c>
       <c r="D91" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E91" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F91" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>353</v>
       </c>
       <c r="H91" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>355</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
         <v>356</v>
       </c>
       <c r="D92" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E92" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F92" t="s">
-        <v>205</v>
+        <v>157</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>357</v>
       </c>
       <c r="H92" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>359</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>360</v>
       </c>
       <c r="D93" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E93" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F93" t="s">
-        <v>142</v>
+        <v>109</v>
       </c>
       <c r="G93" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H93" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>362</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
         <v>363</v>
       </c>
-      <c r="B94" t="s">
-[...2 lines deleted...]
-      <c r="C94" t="s">
+      <c r="D94" t="s">
+        <v>103</v>
+      </c>
+      <c r="E94" t="s">
+        <v>104</v>
+      </c>
+      <c r="F94" t="s">
+        <v>148</v>
+      </c>
+      <c r="G94" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="D94" t="s">
-[...8 lines deleted...]
-      <c r="G94" s="1" t="s">
+      <c r="H94" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>366</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
         <v>367</v>
       </c>
-      <c r="B95" t="s">
-[...2 lines deleted...]
-      <c r="C95" t="s">
+      <c r="D95" t="s">
+        <v>103</v>
+      </c>
+      <c r="E95" t="s">
+        <v>104</v>
+      </c>
+      <c r="F95" t="s">
+        <v>139</v>
+      </c>
+      <c r="G95" s="1" t="s">
         <v>368</v>
       </c>
-      <c r="D95" t="s">
-[...8 lines deleted...]
-      <c r="G95" s="1" t="s">
+      <c r="H95" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>370</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
         <v>371</v>
       </c>
-      <c r="B96" t="s">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="D96" t="s">
+        <v>103</v>
+      </c>
+      <c r="E96" t="s">
+        <v>104</v>
+      </c>
+      <c r="F96" t="s">
+        <v>220</v>
+      </c>
+      <c r="G96" s="1" t="s">
         <v>372</v>
       </c>
-      <c r="D96" t="s">
-[...8 lines deleted...]
-      <c r="G96" s="1" t="s">
+      <c r="H96" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>374</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
         <v>375</v>
       </c>
-      <c r="B97" t="s">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="D97" t="s">
+        <v>103</v>
+      </c>
+      <c r="E97" t="s">
+        <v>104</v>
+      </c>
+      <c r="F97" t="s">
+        <v>157</v>
+      </c>
+      <c r="G97" s="1" t="s">
         <v>376</v>
       </c>
-      <c r="D97" t="s">
-[...8 lines deleted...]
-      <c r="G97" s="1" t="s">
+      <c r="H97" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>378</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
         <v>379</v>
       </c>
-      <c r="B98" t="s">
-[...2 lines deleted...]
-      <c r="C98" t="s">
+      <c r="D98" t="s">
+        <v>103</v>
+      </c>
+      <c r="E98" t="s">
+        <v>104</v>
+      </c>
+      <c r="F98" t="s">
+        <v>213</v>
+      </c>
+      <c r="G98" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="D98" t="s">
-[...8 lines deleted...]
-      <c r="G98" s="1" t="s">
+      <c r="H98" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>382</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
         <v>383</v>
       </c>
-      <c r="B99" t="s">
-[...2 lines deleted...]
-      <c r="C99" t="s">
+      <c r="D99" t="s">
+        <v>103</v>
+      </c>
+      <c r="E99" t="s">
+        <v>104</v>
+      </c>
+      <c r="F99" t="s">
+        <v>105</v>
+      </c>
+      <c r="G99" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="D99" t="s">
-[...8 lines deleted...]
-      <c r="G99" s="1" t="s">
+      <c r="H99" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>386</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
         <v>387</v>
       </c>
-      <c r="B100" t="s">
-[...2 lines deleted...]
-      <c r="C100" t="s">
+      <c r="D100" t="s">
+        <v>103</v>
+      </c>
+      <c r="E100" t="s">
+        <v>104</v>
+      </c>
+      <c r="F100" t="s">
+        <v>109</v>
+      </c>
+      <c r="G100" s="1" t="s">
         <v>388</v>
       </c>
-      <c r="D100" t="s">
-[...8 lines deleted...]
-      <c r="G100" s="1" t="s">
+      <c r="H100" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>390</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
         <v>391</v>
       </c>
-      <c r="B101" t="s">
-[...2 lines deleted...]
-      <c r="C101" t="s">
+      <c r="D101" t="s">
+        <v>103</v>
+      </c>
+      <c r="E101" t="s">
+        <v>104</v>
+      </c>
+      <c r="F101" t="s">
+        <v>115</v>
+      </c>
+      <c r="G101" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="D101" t="s">
-[...8 lines deleted...]
-      <c r="G101" s="1" t="s">
+      <c r="H101" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>394</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
         <v>395</v>
       </c>
-      <c r="B102" t="s">
-[...2 lines deleted...]
-      <c r="C102" t="s">
+      <c r="D102" t="s">
+        <v>103</v>
+      </c>
+      <c r="E102" t="s">
+        <v>104</v>
+      </c>
+      <c r="F102" t="s">
+        <v>148</v>
+      </c>
+      <c r="G102" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="D102" t="s">
-[...8 lines deleted...]
-      <c r="G102" s="1" t="s">
+      <c r="H102" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>398</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
         <v>399</v>
       </c>
-      <c r="B103" t="s">
-[...2 lines deleted...]
-      <c r="C103" t="s">
+      <c r="D103" t="s">
+        <v>103</v>
+      </c>
+      <c r="E103" t="s">
+        <v>104</v>
+      </c>
+      <c r="F103" t="s">
+        <v>115</v>
+      </c>
+      <c r="G103" s="1" t="s">
         <v>400</v>
       </c>
-      <c r="D103" t="s">
-[...8 lines deleted...]
-      <c r="G103" s="1" t="s">
+      <c r="H103" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>402</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
         <v>403</v>
       </c>
-      <c r="B104" t="s">
-[...2 lines deleted...]
-      <c r="C104" t="s">
+      <c r="D104" t="s">
+        <v>103</v>
+      </c>
+      <c r="E104" t="s">
+        <v>104</v>
+      </c>
+      <c r="F104" t="s">
+        <v>109</v>
+      </c>
+      <c r="G104" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="D104" t="s">
-[...8 lines deleted...]
-      <c r="G104" s="1" t="s">
+      <c r="H104" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>406</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
         <v>407</v>
       </c>
-      <c r="B105" t="s">
-[...2 lines deleted...]
-      <c r="C105" t="s">
+      <c r="D105" t="s">
+        <v>103</v>
+      </c>
+      <c r="E105" t="s">
+        <v>104</v>
+      </c>
+      <c r="F105" t="s">
+        <v>148</v>
+      </c>
+      <c r="G105" s="1" t="s">
         <v>408</v>
       </c>
-      <c r="D105" t="s">
-[...8 lines deleted...]
-      <c r="G105" s="1" t="s">
+      <c r="H105" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>410</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
         <v>411</v>
       </c>
-      <c r="B106" t="s">
-[...2 lines deleted...]
-      <c r="C106" t="s">
+      <c r="D106" t="s">
+        <v>103</v>
+      </c>
+      <c r="E106" t="s">
+        <v>104</v>
+      </c>
+      <c r="F106" t="s">
+        <v>157</v>
+      </c>
+      <c r="G106" s="1" t="s">
         <v>412</v>
       </c>
-      <c r="D106" t="s">
-[...8 lines deleted...]
-      <c r="G106" s="1" t="s">
+      <c r="H106" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>414</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
         <v>415</v>
       </c>
-      <c r="B107" t="s">
-[...2 lines deleted...]
-      <c r="C107" t="s">
+      <c r="D107" t="s">
+        <v>103</v>
+      </c>
+      <c r="E107" t="s">
+        <v>104</v>
+      </c>
+      <c r="F107" t="s">
+        <v>105</v>
+      </c>
+      <c r="G107" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="D107" t="s">
-[...8 lines deleted...]
-      <c r="G107" s="1" t="s">
+      <c r="H107" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>418</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
         <v>419</v>
       </c>
-      <c r="B108" t="s">
-[...2 lines deleted...]
-      <c r="C108" t="s">
+      <c r="D108" t="s">
+        <v>103</v>
+      </c>
+      <c r="E108" t="s">
+        <v>104</v>
+      </c>
+      <c r="F108" t="s">
+        <v>115</v>
+      </c>
+      <c r="G108" s="1" t="s">
         <v>420</v>
       </c>
-      <c r="D108" t="s">
-[...8 lines deleted...]
-      <c r="G108" s="1" t="s">
+      <c r="H108" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
+        <v>422</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
         <v>423</v>
       </c>
-      <c r="B109" t="s">
-[...2 lines deleted...]
-      <c r="C109" t="s">
+      <c r="D109" t="s">
+        <v>103</v>
+      </c>
+      <c r="E109" t="s">
+        <v>104</v>
+      </c>
+      <c r="F109" t="s">
+        <v>130</v>
+      </c>
+      <c r="G109" s="1" t="s">
         <v>424</v>
       </c>
-      <c r="D109" t="s">
-[...8 lines deleted...]
-      <c r="G109" s="1" t="s">
+      <c r="H109" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
+        <v>426</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
         <v>427</v>
       </c>
-      <c r="B110" t="s">
-[...2 lines deleted...]
-      <c r="C110" t="s">
+      <c r="D110" t="s">
+        <v>103</v>
+      </c>
+      <c r="E110" t="s">
+        <v>104</v>
+      </c>
+      <c r="F110" t="s">
+        <v>109</v>
+      </c>
+      <c r="G110" s="1" t="s">
         <v>428</v>
       </c>
-      <c r="D110" t="s">
-[...8 lines deleted...]
-      <c r="G110" s="1" t="s">
+      <c r="H110" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
+        <v>430</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
         <v>431</v>
       </c>
-      <c r="B111" t="s">
-[...2 lines deleted...]
-      <c r="C111" t="s">
+      <c r="D111" t="s">
+        <v>103</v>
+      </c>
+      <c r="E111" t="s">
+        <v>104</v>
+      </c>
+      <c r="F111" t="s">
+        <v>157</v>
+      </c>
+      <c r="G111" s="1" t="s">
         <v>432</v>
       </c>
-      <c r="D111" t="s">
-[...8 lines deleted...]
-      <c r="G111" s="1" t="s">
+      <c r="H111" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>434</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
         <v>435</v>
       </c>
-      <c r="B112" t="s">
-[...2 lines deleted...]
-      <c r="C112" t="s">
+      <c r="D112" t="s">
+        <v>103</v>
+      </c>
+      <c r="E112" t="s">
+        <v>104</v>
+      </c>
+      <c r="F112" t="s">
+        <v>148</v>
+      </c>
+      <c r="G112" s="1" t="s">
         <v>436</v>
       </c>
-      <c r="D112" t="s">
-[...8 lines deleted...]
-      <c r="G112" s="1" t="s">
+      <c r="H112" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>438</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
         <v>439</v>
       </c>
-      <c r="B113" t="s">
-[...2 lines deleted...]
-      <c r="C113" t="s">
+      <c r="D113" t="s">
+        <v>103</v>
+      </c>
+      <c r="E113" t="s">
+        <v>104</v>
+      </c>
+      <c r="F113" t="s">
+        <v>105</v>
+      </c>
+      <c r="G113" s="1" t="s">
         <v>440</v>
       </c>
-      <c r="D113" t="s">
-[...8 lines deleted...]
-      <c r="G113" s="1" t="s">
+      <c r="H113" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
+        <v>442</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
         <v>443</v>
       </c>
-      <c r="B114" t="s">
-[...2 lines deleted...]
-      <c r="C114" t="s">
+      <c r="D114" t="s">
+        <v>103</v>
+      </c>
+      <c r="E114" t="s">
+        <v>104</v>
+      </c>
+      <c r="F114" t="s">
+        <v>115</v>
+      </c>
+      <c r="G114" s="1" t="s">
         <v>444</v>
       </c>
-      <c r="D114" t="s">
-[...8 lines deleted...]
-      <c r="G114" s="1" t="s">
+      <c r="H114" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
+        <v>446</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
         <v>447</v>
       </c>
-      <c r="B115" t="s">
-[...2 lines deleted...]
-      <c r="C115" t="s">
+      <c r="D115" t="s">
+        <v>103</v>
+      </c>
+      <c r="E115" t="s">
+        <v>104</v>
+      </c>
+      <c r="F115" t="s">
+        <v>148</v>
+      </c>
+      <c r="G115" s="1" t="s">
         <v>448</v>
       </c>
-      <c r="D115" t="s">
-[...8 lines deleted...]
-      <c r="G115" s="1" t="s">
+      <c r="H115" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
+        <v>450</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
         <v>451</v>
       </c>
-      <c r="B116" t="s">
-[...2 lines deleted...]
-      <c r="C116" t="s">
+      <c r="D116" t="s">
+        <v>103</v>
+      </c>
+      <c r="E116" t="s">
+        <v>104</v>
+      </c>
+      <c r="F116" t="s">
+        <v>130</v>
+      </c>
+      <c r="G116" s="1" t="s">
         <v>452</v>
       </c>
-      <c r="D116" t="s">
-[...8 lines deleted...]
-      <c r="G116" s="1" t="s">
+      <c r="H116" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
+        <v>454</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
         <v>455</v>
       </c>
-      <c r="B117" t="s">
-[...2 lines deleted...]
-      <c r="C117" t="s">
+      <c r="D117" t="s">
+        <v>103</v>
+      </c>
+      <c r="E117" t="s">
+        <v>104</v>
+      </c>
+      <c r="F117" t="s">
+        <v>166</v>
+      </c>
+      <c r="G117" s="1" t="s">
         <v>456</v>
       </c>
-      <c r="D117" t="s">
-[...8 lines deleted...]
-      <c r="G117" s="1" t="s">
+      <c r="H117" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
+        <v>458</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
         <v>459</v>
       </c>
-      <c r="B118" t="s">
-[...2 lines deleted...]
-      <c r="C118" t="s">
+      <c r="D118" t="s">
+        <v>103</v>
+      </c>
+      <c r="E118" t="s">
+        <v>104</v>
+      </c>
+      <c r="F118" t="s">
+        <v>122</v>
+      </c>
+      <c r="G118" s="1" t="s">
         <v>460</v>
       </c>
-      <c r="D118" t="s">
-[...8 lines deleted...]
-      <c r="G118" s="1" t="s">
+      <c r="H118" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
+        <v>462</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
         <v>463</v>
       </c>
-      <c r="B119" t="s">
-[...2 lines deleted...]
-      <c r="C119" t="s">
+      <c r="D119" t="s">
+        <v>103</v>
+      </c>
+      <c r="E119" t="s">
+        <v>104</v>
+      </c>
+      <c r="F119" t="s">
+        <v>109</v>
+      </c>
+      <c r="G119" s="1" t="s">
         <v>464</v>
       </c>
-      <c r="D119" t="s">
-[...8 lines deleted...]
-      <c r="G119" s="1" t="s">
+      <c r="H119" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>466</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
         <v>467</v>
       </c>
-      <c r="B120" t="s">
-[...2 lines deleted...]
-      <c r="C120" t="s">
+      <c r="D120" t="s">
+        <v>103</v>
+      </c>
+      <c r="E120" t="s">
+        <v>104</v>
+      </c>
+      <c r="F120" t="s">
+        <v>213</v>
+      </c>
+      <c r="G120" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="D120" t="s">
-[...8 lines deleted...]
-      <c r="G120" s="1" t="s">
+      <c r="H120" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
+        <v>470</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
         <v>471</v>
       </c>
-      <c r="B121" t="s">
-[...2 lines deleted...]
-      <c r="C121" t="s">
+      <c r="D121" t="s">
+        <v>103</v>
+      </c>
+      <c r="E121" t="s">
+        <v>104</v>
+      </c>
+      <c r="F121" t="s">
+        <v>109</v>
+      </c>
+      <c r="G121" s="1" t="s">
         <v>472</v>
       </c>
-      <c r="D121" t="s">
-[...8 lines deleted...]
-      <c r="G121" s="1" t="s">
+      <c r="H121" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>474</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
         <v>475</v>
       </c>
-      <c r="B122" t="s">
-[...2 lines deleted...]
-      <c r="C122" t="s">
+      <c r="D122" t="s">
+        <v>103</v>
+      </c>
+      <c r="E122" t="s">
+        <v>104</v>
+      </c>
+      <c r="F122" t="s">
+        <v>115</v>
+      </c>
+      <c r="G122" s="1" t="s">
         <v>476</v>
       </c>
-      <c r="D122" t="s">
-[...8 lines deleted...]
-      <c r="G122" s="1" t="s">
+      <c r="H122" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>478</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>478</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
         <v>479</v>
       </c>
-      <c r="B123" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D123" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E123" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F123" t="s">
-        <v>124</v>
+        <v>139</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>480</v>
       </c>
       <c r="H123" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>482</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>93</v>
+        <v>483</v>
       </c>
       <c r="D124" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E124" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F124" t="s">
-        <v>107</v>
+        <v>166</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="H124" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>97</v>
+        <v>487</v>
       </c>
       <c r="D125" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E125" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F125" t="s">
-        <v>205</v>
+        <v>109</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="H125" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>99</v>
+        <v>491</v>
       </c>
       <c r="D126" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E126" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F126" t="s">
-        <v>142</v>
+        <v>115</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="H126" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D127" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E127" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F127" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="H127" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>495</v>
+        <v>108</v>
       </c>
       <c r="D128" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E128" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F128" t="s">
-        <v>142</v>
+        <v>122</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="H128" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>499</v>
+        <v>112</v>
       </c>
       <c r="D129" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E129" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F129" t="s">
-        <v>124</v>
+        <v>220</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="H129" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="D130" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E130" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F130" t="s">
-        <v>115</v>
+        <v>157</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="H130" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="D131" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E131" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F131" t="s">
-        <v>506</v>
+        <v>148</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>507</v>
       </c>
       <c r="H131" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
         <v>509</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>113</v>
+        <v>510</v>
       </c>
       <c r="D132" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E132" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F132" t="s">
-        <v>94</v>
+        <v>157</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="H132" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>118</v>
+        <v>514</v>
       </c>
       <c r="D133" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E133" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F133" t="s">
-        <v>90</v>
+        <v>139</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="H133" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D134" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E134" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F134" t="s">
-        <v>142</v>
+        <v>130</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="H134" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="D135" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E135" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F135" t="s">
-        <v>100</v>
+        <v>521</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="H135" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="D136" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E136" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F136" t="s">
-        <v>151</v>
+        <v>109</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="H136" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="D137" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E137" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F137" t="s">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="H137" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>528</v>
+        <v>137</v>
       </c>
       <c r="D138" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E138" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F138" t="s">
-        <v>115</v>
+        <v>157</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="H138" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D139" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E139" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F139" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>36</v>
+        <v>534</v>
       </c>
       <c r="H139" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D140" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E140" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F140" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="H140" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D141" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E141" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F141" t="s">
-        <v>198</v>
+        <v>105</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="H141" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>154</v>
+        <v>543</v>
       </c>
       <c r="D142" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E142" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F142" t="s">
-        <v>540</v>
+        <v>130</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="H142" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>544</v>
+        <v>155</v>
       </c>
       <c r="D143" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E143" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F143" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>545</v>
+        <v>40</v>
       </c>
       <c r="H143" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>548</v>
+        <v>160</v>
       </c>
       <c r="D144" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E144" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F144" t="s">
-        <v>124</v>
+        <v>148</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>549</v>
       </c>
       <c r="H144" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>551</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="D145" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E145" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F145" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>552</v>
       </c>
       <c r="H145" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>554</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
+        <v>169</v>
+      </c>
+      <c r="D146" t="s">
+        <v>103</v>
+      </c>
+      <c r="E146" t="s">
+        <v>104</v>
+      </c>
+      <c r="F146" t="s">
         <v>555</v>
-      </c>
-[...7 lines deleted...]
-        <v>94</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>556</v>
       </c>
       <c r="H146" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
         <v>558</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>559</v>
       </c>
       <c r="D147" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E147" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F147" t="s">
         <v>115</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>560</v>
       </c>
       <c r="H147" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>562</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>162</v>
+        <v>563</v>
       </c>
       <c r="D148" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E148" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F148" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="H148" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>566</v>
+        <v>173</v>
       </c>
       <c r="D149" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E149" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F149" t="s">
-        <v>151</v>
+        <v>213</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>567</v>
       </c>
       <c r="H149" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>569</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>570</v>
       </c>
       <c r="D150" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E150" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F150" t="s">
-        <v>133</v>
+        <v>109</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>571</v>
       </c>
       <c r="H150" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>573</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>166</v>
+        <v>574</v>
       </c>
       <c r="D151" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E151" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F151" t="s">
-        <v>100</v>
+        <v>130</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="H151" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>577</v>
+        <v>177</v>
       </c>
       <c r="D152" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E152" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F152" t="s">
-        <v>94</v>
+        <v>122</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>578</v>
       </c>
       <c r="H152" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>580</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>581</v>
       </c>
       <c r="D153" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E153" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F153" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>582</v>
       </c>
       <c r="H153" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>584</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>170</v>
+        <v>585</v>
       </c>
       <c r="D154" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E154" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F154" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="H154" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>588</v>
+        <v>181</v>
       </c>
       <c r="D155" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E155" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F155" t="s">
-        <v>142</v>
+        <v>115</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>589</v>
       </c>
       <c r="H155" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
         <v>591</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>592</v>
       </c>
       <c r="D156" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E156" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F156" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>593</v>
       </c>
       <c r="H156" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
         <v>595</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>173</v>
+        <v>596</v>
       </c>
       <c r="D157" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E157" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F157" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="H157" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>10</v>
+        <v>185</v>
       </c>
       <c r="D158" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E158" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F158" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="H158" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D159" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E159" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F159" t="s">
-        <v>115</v>
+        <v>157</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="H159" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="D160" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E160" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F160" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="H160" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="D161" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E161" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F161" t="s">
-        <v>142</v>
+        <v>115</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="H161" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>613</v>
+        <v>10</v>
       </c>
       <c r="D162" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E162" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F162" t="s">
-        <v>198</v>
+        <v>148</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>614</v>
       </c>
       <c r="H162" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
         <v>616</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
         <v>617</v>
       </c>
       <c r="D163" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E163" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F163" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>618</v>
       </c>
       <c r="H163" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
         <v>620</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>179</v>
+        <v>621</v>
       </c>
       <c r="D164" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E164" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F164" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="H164" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>624</v>
+        <v>191</v>
       </c>
       <c r="D165" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E165" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F165" t="s">
-        <v>94</v>
+        <v>157</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>625</v>
       </c>
       <c r="H165" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>627</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
         <v>628</v>
       </c>
       <c r="D166" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E166" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F166" t="s">
-        <v>124</v>
+        <v>213</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>629</v>
       </c>
       <c r="H166" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>631</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
         <v>632</v>
       </c>
       <c r="D167" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E167" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F167" t="s">
-        <v>100</v>
+        <v>148</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>633</v>
       </c>
       <c r="H167" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>635</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
+        <v>194</v>
+      </c>
+      <c r="D168" t="s">
+        <v>103</v>
+      </c>
+      <c r="E168" t="s">
+        <v>104</v>
+      </c>
+      <c r="F168" t="s">
+        <v>166</v>
+      </c>
+      <c r="G168" s="1" t="s">
         <v>636</v>
       </c>
-      <c r="D168" t="s">
-[...8 lines deleted...]
-      <c r="G168" s="1" t="s">
+      <c r="H168" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
+        <v>638</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
         <v>639</v>
       </c>
-      <c r="B169" t="s">
-[...2 lines deleted...]
-      <c r="C169" t="s">
+      <c r="D169" t="s">
+        <v>103</v>
+      </c>
+      <c r="E169" t="s">
+        <v>104</v>
+      </c>
+      <c r="F169" t="s">
+        <v>109</v>
+      </c>
+      <c r="G169" s="1" t="s">
         <v>640</v>
       </c>
-      <c r="D169" t="s">
-[...8 lines deleted...]
-      <c r="G169" s="1" t="s">
+      <c r="H169" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
+        <v>642</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
         <v>643</v>
       </c>
-      <c r="B170" t="s">
-[...2 lines deleted...]
-      <c r="C170" t="s">
+      <c r="D170" t="s">
+        <v>103</v>
+      </c>
+      <c r="E170" t="s">
+        <v>104</v>
+      </c>
+      <c r="F170" t="s">
+        <v>139</v>
+      </c>
+      <c r="G170" s="1" t="s">
         <v>644</v>
       </c>
-      <c r="D170" t="s">
-[...8 lines deleted...]
-      <c r="G170" s="1" t="s">
+      <c r="H170" t="s">
         <v>645</v>
-      </c>
-[...1 lines deleted...]
-        <v>646</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
+        <v>646</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
         <v>647</v>
       </c>
-      <c r="B171" t="s">
-[...2 lines deleted...]
-      <c r="C171" t="s">
+      <c r="D171" t="s">
+        <v>103</v>
+      </c>
+      <c r="E171" t="s">
+        <v>104</v>
+      </c>
+      <c r="F171" t="s">
+        <v>115</v>
+      </c>
+      <c r="G171" s="1" t="s">
         <v>648</v>
       </c>
-      <c r="D171" t="s">
-[...8 lines deleted...]
-      <c r="G171" s="1" t="s">
+      <c r="H171" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>72</v>
+        <v>650</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>651</v>
       </c>
       <c r="D172" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E172" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F172" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>652</v>
       </c>
       <c r="H172" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>77</v>
+        <v>654</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>182</v>
+        <v>655</v>
       </c>
       <c r="D173" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E173" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F173" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="H173" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>80</v>
+        <v>658</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="D174" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E174" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F174" t="s">
-        <v>100</v>
+        <v>166</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="H174" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>84</v>
+        <v>662</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>185</v>
+        <v>663</v>
       </c>
       <c r="D175" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E175" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F175" t="s">
         <v>115</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="H175" t="s">
-        <v>660</v>
+        <v>665</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>114</v>
+        <v>87</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>188</v>
+        <v>666</v>
       </c>
       <c r="D176" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E176" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F176" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>661</v>
+        <v>667</v>
       </c>
       <c r="H176" t="s">
-        <v>662</v>
+        <v>668</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>119</v>
+        <v>91</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>663</v>
+        <v>197</v>
       </c>
       <c r="D177" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E177" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F177" t="s">
-        <v>94</v>
+        <v>139</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="H177" t="s">
-        <v>665</v>
+        <v>670</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>123</v>
+        <v>95</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="D178" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E178" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F178" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
       <c r="H178" t="s">
-        <v>668</v>
+        <v>673</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>128</v>
+        <v>99</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="D179" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E179" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F179" t="s">
-        <v>100</v>
+        <v>130</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="H179" t="s">
-        <v>670</v>
+        <v>675</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="D180" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E180" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F180" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
       <c r="H180" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="D181" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E181" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F181" t="s">
-        <v>151</v>
+        <v>109</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
       <c r="H181" t="s">
-        <v>675</v>
+        <v>680</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>197</v>
+        <v>681</v>
       </c>
       <c r="D182" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E182" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F182" t="s">
-        <v>198</v>
+        <v>109</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>676</v>
+        <v>682</v>
       </c>
       <c r="H182" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>678</v>
+        <v>206</v>
       </c>
       <c r="D183" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E183" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F183" t="s">
-        <v>142</v>
+        <v>115</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="H183" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>681</v>
+        <v>209</v>
       </c>
       <c r="D184" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E184" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F184" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>36</v>
+        <v>686</v>
       </c>
       <c r="H184" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>201</v>
+        <v>688</v>
       </c>
       <c r="D185" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E185" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F185" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>36</v>
+        <v>689</v>
       </c>
       <c r="H185" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>83</v>
+        <v>212</v>
       </c>
       <c r="D186" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E186" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F186" t="s">
-        <v>94</v>
+        <v>213</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>36</v>
+        <v>691</v>
       </c>
       <c r="H186" t="s">
-        <v>684</v>
+        <v>692</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>685</v>
+        <v>693</v>
       </c>
       <c r="D187" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E187" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F187" t="s">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>36</v>
+        <v>694</v>
       </c>
       <c r="H187" t="s">
-        <v>686</v>
+        <v>695</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>210</v>
+        <v>696</v>
       </c>
       <c r="D188" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E188" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F188" t="s">
-        <v>100</v>
+        <v>166</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H188" t="s">
-        <v>687</v>
+        <v>697</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>30</v>
+        <v>170</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>79</v>
+        <v>216</v>
       </c>
       <c r="D189" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E189" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F189" t="s">
-        <v>198</v>
+        <v>148</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H189" t="s">
-        <v>688</v>
+        <v>698</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>35</v>
+        <v>174</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>213</v>
+        <v>98</v>
       </c>
       <c r="D190" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E190" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F190" t="s">
-        <v>151</v>
+        <v>109</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H190" t="s">
-        <v>689</v>
+        <v>699</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>39</v>
+        <v>178</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>16</v>
+        <v>700</v>
       </c>
       <c r="D191" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E191" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F191" t="s">
-        <v>94</v>
+        <v>157</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H191" t="s">
-        <v>690</v>
+        <v>701</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>42</v>
+        <v>182</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="D192" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E192" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F192" t="s">
-        <v>142</v>
+        <v>115</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H192" t="s">
-        <v>691</v>
+        <v>702</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>221</v>
+        <v>94</v>
       </c>
       <c r="D193" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E193" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F193" t="s">
-        <v>107</v>
+        <v>213</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H193" t="s">
-        <v>692</v>
+        <v>703</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>693</v>
+        <v>228</v>
       </c>
       <c r="D194" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E194" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F194" t="s">
-        <v>115</v>
+        <v>166</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H194" t="s">
-        <v>694</v>
+        <v>704</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>224</v>
+        <v>20</v>
       </c>
       <c r="D195" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E195" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F195" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H195" t="s">
-        <v>695</v>
+        <v>705</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>696</v>
+        <v>232</v>
       </c>
       <c r="D196" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E196" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F196" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>697</v>
+        <v>40</v>
       </c>
       <c r="H196" t="s">
-        <v>698</v>
+        <v>706</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>204</v>
+        <v>236</v>
       </c>
       <c r="D197" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E197" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F197" t="s">
-        <v>699</v>
+        <v>122</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>700</v>
+        <v>40</v>
       </c>
       <c r="H197" t="s">
-        <v>701</v>
+        <v>707</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>702</v>
+        <v>708</v>
       </c>
       <c r="D198" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E198" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F198" t="s">
-        <v>205</v>
+        <v>130</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>703</v>
+        <v>40</v>
       </c>
       <c r="H198" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>208</v>
+        <v>239</v>
       </c>
       <c r="D199" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E199" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F199" t="s">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>705</v>
+        <v>40</v>
       </c>
       <c r="H199" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>218</v>
+        <v>58</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="D200" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E200" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F200" t="s">
-        <v>142</v>
+        <v>166</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="H200" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>214</v>
+        <v>61</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="D201" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E201" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F201" t="s">
-        <v>94</v>
+        <v>714</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>710</v>
+        <v>715</v>
       </c>
       <c r="H201" t="s">
-        <v>711</v>
+        <v>716</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>231</v>
+        <v>64</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>230</v>
+        <v>717</v>
       </c>
       <c r="D202" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E202" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F202" t="s">
-        <v>124</v>
+        <v>220</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>712</v>
+        <v>718</v>
       </c>
       <c r="H202" t="s">
-        <v>713</v>
+        <v>719</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>235</v>
+        <v>67</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>234</v>
+        <v>223</v>
       </c>
       <c r="D203" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E203" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F203" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>714</v>
+        <v>720</v>
       </c>
       <c r="H203" t="s">
-        <v>715</v>
+        <v>721</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>238</v>
+        <v>722</v>
       </c>
       <c r="D204" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E204" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F204" t="s">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>716</v>
+        <v>723</v>
       </c>
       <c r="H204" t="s">
-        <v>717</v>
+        <v>724</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
+        <v>229</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
         <v>242</v>
       </c>
-      <c r="B205" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D205" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E205" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F205" t="s">
-        <v>151</v>
+        <v>109</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>718</v>
+        <v>725</v>
       </c>
       <c r="H205" t="s">
-        <v>719</v>
+        <v>726</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
         <v>246</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
         <v>245</v>
       </c>
       <c r="D206" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E206" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F206" t="s">
-        <v>90</v>
+        <v>139</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>720</v>
+        <v>727</v>
       </c>
       <c r="H206" t="s">
-        <v>721</v>
+        <v>728</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
         <v>250</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
         <v>249</v>
       </c>
       <c r="D207" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E207" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F207" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>722</v>
+        <v>729</v>
       </c>
       <c r="H207" t="s">
-        <v>723</v>
+        <v>730</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
         <v>254</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
         <v>253</v>
       </c>
       <c r="D208" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E208" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F208" t="s">
-        <v>90</v>
+        <v>157</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>36</v>
+        <v>731</v>
       </c>
       <c r="H208" t="s">
-        <v>724</v>
+        <v>732</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D209" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E209" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F209" t="s">
-        <v>94</v>
+        <v>166</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>36</v>
+        <v>733</v>
       </c>
       <c r="H209" t="s">
-        <v>725</v>
+        <v>734</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="D210" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E210" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F210" t="s">
-        <v>142</v>
+        <v>105</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>36</v>
+        <v>735</v>
       </c>
       <c r="H210" t="s">
-        <v>726</v>
+        <v>736</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="D211" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E211" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F211" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>36</v>
+        <v>737</v>
       </c>
       <c r="H211" t="s">
-        <v>727</v>
+        <v>738</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="D212" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E212" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F212" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H212" t="s">
-        <v>728</v>
+        <v>739</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="D213" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E213" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F213" t="s">
-        <v>151</v>
+        <v>109</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H213" t="s">
-        <v>729</v>
+        <v>740</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>730</v>
+        <v>280</v>
       </c>
       <c r="D214" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E214" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F214" t="s">
-        <v>94</v>
+        <v>157</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H214" t="s">
-        <v>731</v>
+        <v>741</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="D215" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E215" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F215" t="s">
-        <v>100</v>
+        <v>139</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H215" t="s">
-        <v>732</v>
+        <v>742</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>733</v>
+        <v>288</v>
       </c>
       <c r="D216" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E216" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F216" t="s">
-        <v>151</v>
+        <v>115</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H216" t="s">
-        <v>734</v>
+        <v>743</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>735</v>
+        <v>292</v>
       </c>
       <c r="D217" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E217" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F217" t="s">
-        <v>142</v>
+        <v>166</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H217" t="s">
-        <v>736</v>
+        <v>744</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>261</v>
+        <v>745</v>
       </c>
       <c r="D218" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E218" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F218" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>737</v>
+        <v>40</v>
       </c>
       <c r="H218" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="D219" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E219" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F219" t="s">
-        <v>198</v>
+        <v>115</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>739</v>
+        <v>40</v>
       </c>
       <c r="H219" t="s">
-        <v>740</v>
+        <v>747</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>289</v>
+        <v>748</v>
       </c>
       <c r="D220" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E220" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F220" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>741</v>
+        <v>40</v>
       </c>
       <c r="H220" t="s">
-        <v>742</v>
+        <v>749</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>743</v>
+        <v>750</v>
       </c>
       <c r="D221" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E221" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F221" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>744</v>
+        <v>40</v>
       </c>
       <c r="H221" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>293</v>
+        <v>276</v>
       </c>
       <c r="D222" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E222" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F222" t="s">
-        <v>142</v>
+        <v>130</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
       <c r="H222" t="s">
-        <v>747</v>
+        <v>753</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="D223" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E223" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F223" t="s">
-        <v>100</v>
+        <v>213</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
       <c r="H223" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="D224" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E224" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F224" t="s">
-        <v>94</v>
+        <v>105</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
       <c r="H224" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="D225" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E225" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F225" t="s">
-        <v>107</v>
+        <v>166</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>753</v>
+        <v>759</v>
       </c>
       <c r="H225" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>755</v>
+        <v>308</v>
       </c>
       <c r="D226" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E226" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F226" t="s">
-        <v>124</v>
+        <v>157</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>756</v>
+        <v>761</v>
       </c>
       <c r="H226" t="s">
-        <v>757</v>
+        <v>762</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="D227" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E227" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F227" t="s">
-        <v>151</v>
+        <v>115</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>36</v>
+        <v>763</v>
       </c>
       <c r="H227" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D228" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E228" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F228" t="s">
-        <v>133</v>
+        <v>109</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>36</v>
+        <v>765</v>
       </c>
       <c r="H228" t="s">
-        <v>759</v>
+        <v>766</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>312</v>
+        <v>767</v>
       </c>
       <c r="D229" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E229" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F229" t="s">
-        <v>94</v>
+        <v>122</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>36</v>
+        <v>768</v>
       </c>
       <c r="H229" t="s">
-        <v>760</v>
+        <v>769</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>316</v>
+        <v>770</v>
       </c>
       <c r="D230" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E230" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F230" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>36</v>
+        <v>771</v>
       </c>
       <c r="H230" t="s">
-        <v>761</v>
+        <v>772</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
         <v>348</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="D231" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E231" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F231" t="s">
-        <v>100</v>
+        <v>166</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H231" t="s">
-        <v>762</v>
+        <v>773</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
         <v>352</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="D232" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E232" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F232" t="s">
-        <v>124</v>
+        <v>148</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H232" t="s">
-        <v>763</v>
+        <v>774</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
         <v>356</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D233" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E233" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F233" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H233" t="s">
-        <v>764</v>
+        <v>775</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>47</v>
+        <v>331</v>
       </c>
       <c r="D234" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E234" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F234" t="s">
-        <v>765</v>
+        <v>157</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>766</v>
+        <v>40</v>
       </c>
       <c r="H234" t="s">
-        <v>767</v>
+        <v>776</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>50</v>
+        <v>335</v>
       </c>
       <c r="D235" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E235" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F235" t="s">
-        <v>768</v>
+        <v>115</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>769</v>
+        <v>40</v>
       </c>
       <c r="H235" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>53</v>
+        <v>339</v>
       </c>
       <c r="D236" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E236" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F236" t="s">
-        <v>205</v>
+        <v>139</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>771</v>
+        <v>40</v>
       </c>
       <c r="H236" t="s">
-        <v>772</v>
+        <v>778</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>392</v>
+        <v>371</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>56</v>
+        <v>343</v>
       </c>
       <c r="D237" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E237" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F237" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>773</v>
+        <v>40</v>
       </c>
       <c r="H237" t="s">
-        <v>774</v>
+        <v>779</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="D238" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E238" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F238" t="s">
-        <v>124</v>
+        <v>780</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="H238" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>777</v>
+        <v>54</v>
       </c>
       <c r="D239" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E239" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F239" t="s">
-        <v>100</v>
+        <v>783</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>778</v>
+        <v>784</v>
       </c>
       <c r="H239" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>780</v>
+        <v>57</v>
       </c>
       <c r="D240" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E240" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F240" t="s">
-        <v>94</v>
+        <v>220</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>781</v>
+        <v>786</v>
       </c>
       <c r="H240" t="s">
-        <v>782</v>
+        <v>787</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>384</v>
+        <v>407</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>783</v>
+        <v>60</v>
       </c>
       <c r="D241" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E241" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F241" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="H241" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>332</v>
+        <v>63</v>
       </c>
       <c r="D242" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E242" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F242" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="H242" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="D243" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E243" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F243" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>36</v>
+        <v>793</v>
       </c>
       <c r="H243" t="s">
-        <v>789</v>
+        <v>794</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>336</v>
+        <v>795</v>
       </c>
       <c r="D244" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E244" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F244" t="s">
-        <v>94</v>
+        <v>109</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>36</v>
+        <v>796</v>
       </c>
       <c r="H244" t="s">
-        <v>790</v>
+        <v>797</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="D245" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E245" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F245" t="s">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>36</v>
+        <v>799</v>
       </c>
       <c r="H245" t="s">
-        <v>792</v>
+        <v>800</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>793</v>
+        <v>347</v>
       </c>
       <c r="D246" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E246" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F246" t="s">
-        <v>100</v>
+        <v>166</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>36</v>
+        <v>801</v>
       </c>
       <c r="H246" t="s">
-        <v>794</v>
+        <v>802</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>795</v>
+        <v>803</v>
       </c>
       <c r="D247" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E247" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F247" t="s">
-        <v>198</v>
+        <v>122</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H247" t="s">
-        <v>796</v>
+        <v>804</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>456</v>
+        <v>415</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>797</v>
+        <v>351</v>
       </c>
       <c r="D248" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E248" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F248" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>798</v>
+        <v>40</v>
       </c>
       <c r="H248" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>460</v>
+        <v>419</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="D249" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E249" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F249" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>801</v>
+        <v>40</v>
       </c>
       <c r="H249" t="s">
-        <v>802</v>
+        <v>807</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>464</v>
+        <v>423</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="D250" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E250" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F250" t="s">
-        <v>198</v>
+        <v>115</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>804</v>
+        <v>40</v>
       </c>
       <c r="H250" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>476</v>
+        <v>427</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="D251" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E251" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F251" t="s">
-        <v>100</v>
+        <v>213</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>807</v>
+        <v>40</v>
       </c>
       <c r="H251" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="D252" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E252" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F252" t="s">
-        <v>94</v>
+        <v>122</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="H252" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="D253" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E253" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F253" t="s">
-        <v>142</v>
+        <v>166</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="H253" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>636</v>
+        <v>479</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="D254" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E254" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F254" t="s">
-        <v>107</v>
+        <v>213</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="H254" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>644</v>
+        <v>491</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="D255" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E255" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F255" t="s">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="H255" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>648</v>
+        <v>483</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="D256" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E256" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F256" t="s">
-        <v>94</v>
+        <v>109</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="H256" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>651</v>
+        <v>487</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="D257" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E257" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F257" t="s">
-        <v>133</v>
+        <v>157</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="H257" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="D258" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E258" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F258" t="s">
-        <v>142</v>
+        <v>122</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="H258" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="D259" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E259" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F259" t="s">
-        <v>151</v>
+        <v>115</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="H259" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>833</v>
+        <v>663</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>84</v>
+        <v>836</v>
       </c>
       <c r="D260" t="s">
-        <v>834</v>
+        <v>103</v>
       </c>
       <c r="E260" t="s">
-        <v>835</v>
+        <v>104</v>
       </c>
       <c r="F260" t="s">
-        <v>836</v>
+        <v>109</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>36</v>
+        <v>837</v>
       </c>
       <c r="H260" t="s">
-        <v>837</v>
+        <v>838</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>666</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>839</v>
+      </c>
+      <c r="D261" t="s">
+        <v>103</v>
+      </c>
+      <c r="E261" t="s">
+        <v>104</v>
+      </c>
+      <c r="F261" t="s">
+        <v>148</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="H261" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>671</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>842</v>
+      </c>
+      <c r="D262" t="s">
+        <v>103</v>
+      </c>
+      <c r="E262" t="s">
+        <v>104</v>
+      </c>
+      <c r="F262" t="s">
+        <v>157</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H262" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>678</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>845</v>
+      </c>
+      <c r="D263" t="s">
+        <v>103</v>
+      </c>
+      <c r="E263" t="s">
+        <v>104</v>
+      </c>
+      <c r="F263" t="s">
+        <v>166</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H263" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>848</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>99</v>
+      </c>
+      <c r="D264" t="s">
+        <v>849</v>
+      </c>
+      <c r="E264" t="s">
+        <v>850</v>
+      </c>
+      <c r="F264" t="s">
+        <v>851</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H264" t="s">
+        <v>852</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -9909,50 +10058,54 @@
     <hyperlink ref="G236" r:id="rId235"/>
     <hyperlink ref="G237" r:id="rId236"/>
     <hyperlink ref="G238" r:id="rId237"/>
     <hyperlink ref="G239" r:id="rId238"/>
     <hyperlink ref="G240" r:id="rId239"/>
     <hyperlink ref="G241" r:id="rId240"/>
     <hyperlink ref="G242" r:id="rId241"/>
     <hyperlink ref="G243" r:id="rId242"/>
     <hyperlink ref="G244" r:id="rId243"/>
     <hyperlink ref="G245" r:id="rId244"/>
     <hyperlink ref="G246" r:id="rId245"/>
     <hyperlink ref="G247" r:id="rId246"/>
     <hyperlink ref="G248" r:id="rId247"/>
     <hyperlink ref="G249" r:id="rId248"/>
     <hyperlink ref="G250" r:id="rId249"/>
     <hyperlink ref="G251" r:id="rId250"/>
     <hyperlink ref="G252" r:id="rId251"/>
     <hyperlink ref="G253" r:id="rId252"/>
     <hyperlink ref="G254" r:id="rId253"/>
     <hyperlink ref="G255" r:id="rId254"/>
     <hyperlink ref="G256" r:id="rId255"/>
     <hyperlink ref="G257" r:id="rId256"/>
     <hyperlink ref="G258" r:id="rId257"/>
     <hyperlink ref="G259" r:id="rId258"/>
     <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>