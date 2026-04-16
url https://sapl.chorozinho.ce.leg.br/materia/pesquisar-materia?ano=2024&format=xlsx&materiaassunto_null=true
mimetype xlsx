--- v0 (2026-01-16)
+++ v1 (2026-04-16)
@@ -51,2328 +51,2328 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/124/001julio.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/124/001julio.pdf</t>
   </si>
   <si>
     <t>Requer lombadas para a rua dona santana na sede do município em frente a casa da dona vera guedes.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/127/002elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/127/002elias.pdf</t>
   </si>
   <si>
     <t>Requer uma bolsa estudantil no valor de 100,00 reias para os estudantes de EJA ( educação para jovens e adultos) com frequências de 80% ou mais de presença.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/130/003andre.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/130/003andre.pdf</t>
   </si>
   <si>
     <t>Requer aumento de salário para categoria de motoristas, principalmente aos motoristas de ambulância do municipio de Chorozinho.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/133/004aurineide.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/133/004aurineide.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação em pedra tosca para a rua Luís Fidelis no bairro cidade nova.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/135/005elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/135/005elias.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca iniciando na residência do SR. Zé Martins e finalizando na residência do SR. Damião no distrito de cedro.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/138/006elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/138/006elias.pdf</t>
   </si>
   <si>
     <t>Requer continuação da pavimentação em pedra tosca nas ruas b, c e d no assentamento menino jesus (Cipa)</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/139/007eudes.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/139/007eudes.pdf</t>
   </si>
   <si>
     <t>Requer a troca da nomeação do cei ercilia bezerra para denominar cei adail viana</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/143/008andre.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/143/008andre.pdf</t>
   </si>
   <si>
     <t>Requer o concerto do ar-condicionado e a compra de um gela-água para o detran do município de Chorozinho.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/145/009andre.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/145/009andre.pdf</t>
   </si>
   <si>
     <t>Requer a troca da ambulância do cedro para uma nova e colocar um técnico de enfermagem junto a ambulância.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/147/010daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/147/010daniel.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a rua dona Lídia na localidade de arroz, próximo ao bar do môco.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/89/requerimento-_011-2024_samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/89/requerimento-_011-2024_samilly.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da quadra de esportes da Localidade de Salgado.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/90/requerimento-012-2024_samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/90/requerimento-012-2024_samilly.pdf</t>
   </si>
   <si>
     <t>Requer Incluir a Localidade de Salgado na rota de ônibus que sai de Chorozinho para o Liceu de Pacajus.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/158/014eudes.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/158/014eudes.pdf</t>
   </si>
   <si>
     <t>Requer um transporte para os servidores municipais que não residem em Chorozinho</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/161/015daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/161/015daniel.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para as ruas do progresso próximo ao campo do distrito de patos dos Liberatos.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/163/016daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/163/016daniel.pdf</t>
   </si>
   <si>
     <t>Requer a nomeação de uma rua no bairro cidade nova, denominando-a como maria auxiliadora</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/164/017julio.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/164/017julio.pdf</t>
   </si>
   <si>
     <t>Requer a construção de dois banheiros externos no monumento menino jesus de praga na sede do município.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/167/018elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/167/018elias.pdf</t>
   </si>
   <si>
     <t>Requer para criar um projeto de desenvolvimento rural sustentável no município de Chorozinho</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/174/019elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/174/019elias.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de agua da cagece, sisar ou pelo município para o assentamento uruanan (cione).</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/176/020andre.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/176/020andre.pdf</t>
   </si>
   <si>
     <t>Requer a doação para as equipe de futebol, inscrita nos campeonatos chorozinheses, sendo para a 10 divisão valor da doação de $1.000 (um mil reais), para a 20 divisão valor da doação de $700,00 (setecentos reais), e para as equipes master a doação de $700.00 (setecentos reais) .</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/178/021andre.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/178/021andre.pdf</t>
   </si>
   <si>
     <t>Requer a alteração do sentido viário na rua Antonio saraiva, conhecida como estrada da barreira, tornando-a  de circulação única, do centro do município em direção ao bairro cidade nova.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/180/22marrim.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/180/22marrim.pdf</t>
   </si>
   <si>
     <t>Requer para nomear uma rua próximo a areninha do distrito de triângulo denominando-a como Terezinha dos Santos Silva.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/201/023andre.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/201/023andre.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com academia da saúde e um parquinho para as crianças na localidade de baixa preta, próximo ao nego da rosa</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/432/024daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/432/024daniel.pdf</t>
   </si>
   <si>
     <t>Requer: a nomeação de 03 ruas na localidade de campestre III, denominando as como: Luiza Damião Pio; Sr. Amadeu Firme de Moura e João Raimundo da Silva. conforme solicitado em abaixo-assinado anexado em requerimento.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/91/requerimento-025-2024.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/91/requerimento-025-2024.pdf</t>
   </si>
   <si>
     <t>Requer o alargamento da parede do açude da Localidade de Salgado com construção de um calçadão, iluminação e bancos.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/92/requerimento-026-2024.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/92/requerimento-026-2024.pdf</t>
   </si>
   <si>
     <t>Requer um poço com dessalinizador na Localidade de Lagoa de Pedra.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/194/027julio.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/194/027julio.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um mine anfi-teatro para o manumento menino jesus de praga.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/196/028elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/196/028elias.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação pública da nova rede da enel para a associação agroecológica da fazenda renascer no assentamento uruanãn (cione)</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/197/029elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/197/029elias.pdf</t>
   </si>
   <si>
     <t>Requer a implantação do projeto de recuperação do solo, com calcário e esterco de granja para os produtores de chorozinho</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/205/030maurinho.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/205/030maurinho.pdf</t>
   </si>
   <si>
     <t>Requer  a pavimentação em pedra tosca para as ruas antonio gonzaga ; rua: joana batista de matos e a rua travessa maria dos santos falcão, todas as ruas localizada na vila do hospital bairro cidade nova.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/206/031maurinho.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/206/031maurinho.pdf</t>
   </si>
   <si>
     <t>Requer que junto a secretária de saúde, coloque 03 motoristas de ambulância fixos de plantão 24 horas, todos os dias no hospital municipal.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/219/032elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/219/032elias.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a localidade de lagoa dos martins iniciando na igreja e finalizando na vila do papoco</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/220/033elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/220/033elias.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca iniciando nas próximidades do posto de saúde e finalizando na rua do nânino no distrito de cedro</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento-034-2024.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento-034-2024.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com academia da saúde e um parquinho para as crianças na Localidade de Salgado.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento-035-2024.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento-035-2024.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com academia da saúde e um parquinho para as crianças na Localidade de Sítio Albano.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/450/req.362024.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/450/req.362024.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para as ruas raimundo quirino da costa e rua joão alexandre situadas na localidade de campestre I</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/221/037daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/221/037daniel.pdf</t>
   </si>
   <si>
     <t>Requer  a pavimentação asfáltica para a rua maria jacinto no distrito de patos dos liberatos</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento-_038-2024_samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento-_038-2024_samilly.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com academia da saúde e um parquinho para as crianças na Localidade de Vila Rosa.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento-_039-2024_samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento-_039-2024_samilly.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com academia da saúde e um parquinho para as crianças na Localidade de Baixa da Abelha.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/223/040maurinho.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/223/040maurinho.pdf</t>
   </si>
   <si>
     <t>Requer  uma drenagem com manilhas para escoar a água que desce na av.luiz alexadre/ ce-354 em frente ao hospital municipal cortando a rua maria dos santos falcão até cair no riacho passagem molhada na vila do hospital bairro cidade nova</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/225/041maurinho.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/225/041maurinho.pdf</t>
   </si>
   <si>
     <t>Requer uma lombada na rua são josé em frente a residência do sr carlos na vila do hospital</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/226/042elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/226/042elias.pdf</t>
   </si>
   <si>
     <t>Requer um poço profundo para a associação unidade produtiva simbolo da esperança localizada no assentamento uruana (cione).</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/227/043elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/227/043elias.pdf</t>
   </si>
   <si>
     <t>Requer elevação da caixa da água da localidade de morros e encanação para as residências da referida localidade.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/228/044daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/228/044daniel.pdf</t>
   </si>
   <si>
     <t>Requer o piçarramento iniciando na rua joão raimundo na localidade de campestre 1, finalizando na rua wlademir roriz até a parede do açude do distrito de patos dos liberatos</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/229/045daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/229/045daniel.pdf</t>
   </si>
   <si>
     <t>Requer o alargamento e piçarramento da estrada iniciando na creche da localidade de arroz e finalizando na localidade de tourada</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/230/046elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/230/046elias.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com a instalaçaõ da academia da saúde e um parquinho para as crianças para a vila do papoco</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/233/047elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/233/047elias.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca no distrito de cedro iniciando na igreja do pastor beto e finalizando na estrada do croata</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/234/048lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/234/048lennon.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica para todas as ruas do distrito de timbaúba dos marinheiros.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/236/049lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/236/049lennon.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma creche no distrito de timbaúba dos marinheiros.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/238/050maurinho.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/238/050maurinho.pdf</t>
   </si>
   <si>
     <t>Requer a compra de duas ambulância com ar condicionado na cabine do motorista e atrás para os pacientes</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/239/051daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/239/051daniel.pdf</t>
   </si>
   <si>
     <t>Requer  a pavimentação asfáltica iniciand0 em frente a escola maria joana de carvalho e finalizando na residencia do neto barbosa na localidade de campestre</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/240/052daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/240/052daniel.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a rua chico joão, por trás do campo do neurivan no distrito de patos dos liberatos.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/241/053eudes.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/241/053eudes.pdf</t>
   </si>
   <si>
     <t>Requer a distribuição de cestas básicas mensalmente para os garis do município de chorozinho</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/243/054eudes.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/243/054eudes.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentaço em pedra tosca para a rua travessa sabino morreira na sede do município..</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/244/055elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/244/055elias.pdf</t>
   </si>
   <si>
     <t>Requer para criar uma rota de coleta de lixo, nas localidades choró tapera, novo horizonte, assentamento croatá, choro martis, carnaubinha, mucambo e patos dos silva.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/413/056elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/413/056elias.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição de 20 motocultivadores para o município de chorozinho</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/459/057lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/459/057lennon.pdf</t>
   </si>
   <si>
     <t>Requer: a pavimentação em pedra tosca para a rua Jaime Tomas de Aquino (beco do macarrão)</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/462/058lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/462/058lennon.pdf</t>
   </si>
   <si>
     <t>Requer: a pavimentação em pedra tosca iniciando no filho do Milton e finalizando no portão do Zé Lourenco no distrito de Triângulo.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/431/059jerry.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/431/059jerry.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um parque de vaquejada municipal fortalecendo assim a cultura da vaqueirama em chorozinho</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/433/060jerry.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/433/060jerry.pdf</t>
   </si>
   <si>
     <t>Requer que seja colocado postes com luz de led na avenida do residencial chorozinho I</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/372/061eudes.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/372/061eudes.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe um projeto de lei onde assegure o pagamento do piso salarial aos profissionais da área da saúde (enfermeiros, auxiliares e técnicos de enfermagem, porteiros, motoristas de ambulância e aos demais profissionais envolvidos nos trabalhos da linha de frente da atenção primaria.)</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/330/062samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/330/062samilly.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de água da Cagece para localidade de Cobica.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/331/063samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/331/063samilly.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a Localidade de Riacho.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/455/064daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/455/064daniel.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um espaço de evento por tras da creche cei magnólia Barbosa na localidade de Campestre</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/422/065daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/422/065daniel.pdf</t>
   </si>
   <si>
     <t>Requer: a reforma do chafariz da localidade de arroz próximo ao bar do moco.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/380/066elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/380/066elias.pdf</t>
   </si>
   <si>
     <t>Requerendo uma monitora para fazer o acompanhamento dos alunos que estudam nas creches públicas e que fazem uso dos transportes escolar (combis, vans, ônibus)</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/420/067daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/420/067daniel.pdf</t>
   </si>
   <si>
     <t>Requer: lombada em frente a creche CEI Magnólia Barbosa e outra em frente a escola Maria Joana Carvalho no distrito de Campestre.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/418/068daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/418/068daniel.pdf</t>
   </si>
   <si>
     <t>Requer: lombada em frente a escola José Rodrigues de Sousa na localidade de Tourada.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/332/069samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/332/069samilly.pdf</t>
   </si>
   <si>
     <t>Requer a urbanização da entrada e saída da cidade com letreiro com nome da cidade de Chorozinho.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/333/070samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/333/070samilly.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da praça na localidade de Sítio Capoeira.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/373/071eudes.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/373/071eudes.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação asfáltica da Avenida Luís Costa no Bairro Leirões.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Requerendo a compra de uma ambulância para o assentamento menino jesus (CIPA)</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/382/073elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/382/073elias.pdf</t>
   </si>
   <si>
     <t>Requerendo uma estação de tratamento da água para a adutora do assentamento menino jesus (CIPA)</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/383/074elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/383/074elias.pdf</t>
   </si>
   <si>
     <t>Requerendo a construção de UBS (unidade básica de saúde) para o assentamento menino jesus (CIPA).</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/384/075elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/384/075elias.pdf</t>
   </si>
   <si>
     <t>Requerendo a construção de uma praça com instalação da academia da saúde e um parquinho para as crianças na localidade de Croatá 11.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/374/076eudes.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/374/076eudes.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe um projeto de lei que extingue os cargos públicos, fazendo assim o aproveitamento dos servidores ocupantes dos cargos. Segue em anexo um modelo de projeto.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/423/077daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/423/077daniel.pdf</t>
   </si>
   <si>
     <t>Requer: A perfuração de um poço profundo para a localidade de baixa funda no distrito de patos dos liberatos</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/424/078daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/424/078daniel.pdf</t>
   </si>
   <si>
     <t>Requer: o cinturão digital do governo do estado para a casa do cidadão para emissões de carteira de identidades</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/108/079samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/108/079samilly.pdf</t>
   </si>
   <si>
     <t>Requer uma parceria com o caminhão amigo do peito para a realização de exames de mamografias digitais no município de Chorozinho.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/109/080samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/109/080samilly.pdf</t>
   </si>
   <si>
     <t>Requer um poço profundo com dessalinizador para a localidade de Baixa da Abelha.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/428/081jerry.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/428/081jerry.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma creche no distrito de patos dos liberatos.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/430/082jerry.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/430/082jerry.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma areninha para o distrito de patos dos liberatos</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/419/083marrim.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/419/083marrim.pdf</t>
   </si>
   <si>
     <t>Requer a nomeação de uma rua no distrito de triângulo denominando-a como josé conzaga, sugere que seja a rua próxima da antiga academia no beco dos crente</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/453/084lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/453/084lennon.pdf</t>
   </si>
   <si>
     <t>Requer: a pavimentação asfáltica para toda a localidade de salgado.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/417/085daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/417/085daniel.pdf</t>
   </si>
   <si>
     <t>Requer: a pavimentação em pedra tosca para a rua Francisca Freire do nascimento na localidade de Campestre I.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/334/086samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/334/086samilly.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma passagem molhada na Localidade de Sítio Albano.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/335/087samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/335/087samilly.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um campinho de areia para a localidade de Sítio Capoeira.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/421/088marrim.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/421/088marrim.pdf</t>
   </si>
   <si>
     <t>Requer construção de uma praça em frente á igreja assembleia de deus templo central na sede do município</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/375/089eudes.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/375/089eudes.pdf</t>
   </si>
   <si>
     <t>Requer a redução dos impostos de iluminação pública, alvará e iptu no município de Chorozinho.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/434/090jerry.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/434/090jerry.pdf</t>
   </si>
   <si>
     <t>Requer a reforma e ampliação da praça de eventos do município de chorozinho.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/468/091lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/468/091lennon.pdf</t>
   </si>
   <si>
     <t>Requer: uma ambulância para atender a demanda do posto de saúde do Distrito de Timbaúba dos Marinheiros.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/470/092lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/470/092lennon.pdf</t>
   </si>
   <si>
     <t>Requer: a reforma da quadra da escola Raimundo Celso dos Santos no distrito de Triângulo.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/385/093elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/385/093elias.pdf</t>
   </si>
   <si>
     <t>Requerendo a construção de uma areninha para o assentamento Menino Jesus (CIPA).</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/386/094elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/386/094elias.pdf</t>
   </si>
   <si>
     <t>Requerendo um convênio entre o município e as granjas de avicultura do município para a compra de esterco ou cama de frango para doar aos agricultores.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/436/095jerry.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/436/095jerry.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma nova caixa d'agua para a localidade de salgado</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/438/096jerry.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/438/096jerry.pdf</t>
   </si>
   <si>
     <t>Requer  a construção de uma caixa d'agua para a localidade de vila rosa.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/336/097samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/336/097samilly.pdf</t>
   </si>
   <si>
     <t>Requer a criação de uma ação solidária, em todos os distritos e localidades do município, com disponibilização de cabeleireiro, barbeiro, mutirão de consultas e atividades recreativas para as crianças.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/337/098samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/337/098samilly.pdf</t>
   </si>
   <si>
     <t>Requer a criação da semana de cuidados as mulheres com atendimento médico em diversas áreas e disponibilização de produtos de higiene básica da mulher.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/467/099daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/467/099daniel.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a rua Augusto Liberato iniciando próximo à creche indo até a residência do Sr. Lili na localidade de Arroz. I</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/472/100daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/472/100daniel.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação em pedra tosca para a rua Raimundo da costa, iniciando na creche e finalizando na areninha no distrito de Campestre I.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/387/101elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/387/101elias.pdf</t>
   </si>
   <si>
     <t>Requerendo a construção de uma areninha de gramado sintético para o distrito de cedro.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/388/102elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/388/102elias.pdf</t>
   </si>
   <si>
     <t>Requerendo uma praça com instalação de uma academia da saúde e um parquinho para as crianças na localidade de Lagoa dos Martins.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/338/103samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/338/103samilly.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma quadra de esporte para a localidade de Sítio Capoeira.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/339/104samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/339/104samilly.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um matadouro público no município de Chorozinho.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/474/105daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/474/105daniel.pdf</t>
   </si>
   <si>
     <t>Requer a compra de um ar-condicionado para a agência dos correiros da localidade de campestre III.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/415/106daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/415/106daniel.pdf</t>
   </si>
   <si>
     <t>Requer: a pavimentação em pedra tosca, iniciando na residência da Dona Marizô na localidade de Tourada e finalizando na residência do SR. Geraldo Filicío na localidade de Campestre III.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/439/107jerry.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/439/107jerry.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica no percurso da ce-354 rodovia brunilo jaco de castro e silva, na entrada da casa de eventos casas belas (entrada para o sítio albano) e finalizando na capela da santa luzia.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>Requerendo a construção de uma praça com instalação da academia da saúde, um parquinho para as crianças na localidade mucambo.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/390/109elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/390/109elias.pdf</t>
   </si>
   <si>
     <t>Requerendo o piçarramento da entrada da localidade de Choró Martins, iniciando no final do calçamento e dando acesso às localidades de Choró Carnaubinha e Choró Mucambo.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/391/110elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/391/110elias.pdf</t>
   </si>
   <si>
     <t>Requerendo a construção de uma praça com instalação da academia da saúde, um parquinho para as crianças na localidade de Patos dos Silva.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/392/111elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/392/111elias.pdf</t>
   </si>
   <si>
     <t>Requerendo a reforma do potião (bueiro) na avenida do assentamento Uruanã (Cione).</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/425/112daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/425/112daniel.pdf</t>
   </si>
   <si>
     <t>Requer: a pavimentação asfáltica para a rua florência nepomuceno na localidade de campestre II.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/340/113samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/340/113samilly.pdf</t>
   </si>
   <si>
     <t>Requer a criação de um centro de educação especializada para crianças portadores do espectro autista e pessoas com deficiências.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/341/114samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/341/114samilly.pdf</t>
   </si>
   <si>
     <t>Requer a criação da casa da mulher de Chorozinho.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/427/115daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/427/115daniel.pdf</t>
   </si>
   <si>
     <t>Requer: a recuperação da pavimentação em pedra tosca e a pavimentacão asfáltica para a rua cosmo de carvalho na localidade de campestre I.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/446/116daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/446/116daniel.pdf</t>
   </si>
   <si>
     <t>Requer: a pavimentação em pedra tosca para a rua Antônio Rodrigues de Sousa, iniciando na residência da senhora Claudiana e finalizando na residência da senhora Marizô na localidade de Tourada.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/393/117elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/393/117elias.pdf</t>
   </si>
   <si>
     <t>Requerendo a pavimentação em pedra tosca no distrito de cedro, iniciando em frente a residência do Sr. Luís de Freitas e finalizando na residência do pintor.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/394/118elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/394/118elias.pdf</t>
   </si>
   <si>
     <t>Requerendo a perfuração de um poço para a associação agroecológica da fazenda renascer no assentamento Uruanã (Cione).</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/395/119elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/395/119elias.pdf</t>
   </si>
   <si>
     <t>Requerendo a construção de um ginásio para a localidade de Choró Tapera</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Requer a recuperação da pavimentação em pedra tosca e logo a após, a pavimentação asfáltica para a localidade de lagoa dos Martins.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/441/121jerry.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/441/121jerry.pdf</t>
   </si>
   <si>
     <t>Requer construção de uma praça com a instalação de uma academia da saüde e um parquinho para as crianças no bairro leiroes</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/342/122samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/342/122samilly.pdf</t>
   </si>
   <si>
     <t>Requer o aumento das horas de trator dos agricultores do município de Chorozinho.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/343/123samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/343/123samilly.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um terminal rodoviário na sede do município.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/475/124lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/475/124lennon.pdf</t>
   </si>
   <si>
     <t>Requer: a pavimentação asfáltica do canteiro central da avenida Vicente Albino, conhecida como a rua da rádio e da churrascaria do domingos.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/479/125lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/479/125lennon.pdf</t>
   </si>
   <si>
     <t>Requer: a construção de dois vestiários para a quadra de esporte do distrito de Timbaúba dos Marinheiros e a construção de um quiosque com banheiros nas proximidades da quadra.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/477/126daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/477/126daniel.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca asfáltica para a rua chico joão indo até a praça do pedro João no distrito de patos dos Liberatos.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/429/127daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/429/127daniel.pdf</t>
   </si>
   <si>
     <t>Requer: a instalação de um poço e a construção de uma caixa da agua para a localidade de campestre III.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/486/128lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/486/128lennon.pdf</t>
   </si>
   <si>
     <t>Requer: encaminhe um ofício ao exmo. Sr. Governador Elmano de Freitas da Costa (governador do Ceará), solicitando: a convocação dos 3.500 habilitados (excedentes) do concurso PMCE 2022 e solicitar um estudo de viabilidade econômica para quebra da cláusula de barreira.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/344/129samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/344/129samilly.pdf</t>
   </si>
   <si>
     <t>Requer o abastecimento de água da Cagece para a localidade de Sítio Albano.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/396/130elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/396/130elias.pdf</t>
   </si>
   <si>
     <t>Requerendo a construção de um ginásio para a localidade de Novo Horizonte.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/482/131daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/482/131daniel.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da caixa da água do Sr. Dudu no distrito de patos dos Liberatos.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/426/132andre.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/426/132andre.pdf</t>
   </si>
   <si>
     <t>Requer o reajuste salarial dos conselheiros tutelares municipais</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/484/133daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/484/133daniel.pdf</t>
   </si>
   <si>
     <t>Requer a nomeação de três ruas na localidade de sítio retiro, denominando-4s como: 1° rua: Terezinha Maciel dos santos, 2° rua: António gomes dos santos, 3° rua: Honorato gomes dos santos.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/487/135daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/487/135daniel.pdf</t>
   </si>
   <si>
     <t>Requer a compra de bomba reserva para todos os poços de água salgada do município de Chorozinho.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/435/136daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/435/136daniel.pdf</t>
   </si>
   <si>
     <t>Requer: que todas as bombas dos poços que usam energia solar sejam interligadas a eneel, pois a energia solar no estar dando conta do funcionamento das bombas.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/345/137samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/345/137samilly.pdf</t>
   </si>
   <si>
     <t>Requer um Vet-móvel para o município de Chorozinho. O Vet-móvel é uma clínica móvel de última geração para o cuidado ideal do pet.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/346/138samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/346/138samilly.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com instalação da academia e um parquinho para as crianças na localidade de Riacho.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/397/139elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/397/139elias.pdf</t>
   </si>
   <si>
     <t>Requerendo o piçarramento para a estrada que liga o grupo terra prometida ao grupo Paz e Amor no assentamento Uruanã.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/377/140elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/377/140elias.pdf</t>
   </si>
   <si>
     <t>Requer um aditivo para o abastecimento de água da cagece da ribeira para atender a demanda das famílias que ficaram fora desse projeto</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/489/141lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/489/141lennon.pdf</t>
   </si>
   <si>
     <t>Requer: a construção de uma creche no distrito de Timbaúba dos marinheiros.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/491/142lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/491/142lennon.pdf</t>
   </si>
   <si>
     <t>Requer: a pavimentação asfáltica em todas as ruas do residêncial irmã Alzira.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/347/143samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/347/143samilly.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com instalação da academia e um parquinho para as crianças na Vila Requeijão.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/348/144samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/348/144samilly.pdf</t>
   </si>
   <si>
     <t>Requer um abrigo para os animais de rua posteriormente colocá-los para adoção.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/498/145lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/498/145lennon.pdf</t>
   </si>
   <si>
     <t>Requer: que a UBS (unidade básica de saúde) dos distritos de Triângulo e Timbaúba dos marinheiros tenham o funcionamento de 24 horas, com um técnico de enfermagem de plantão e uma ambulância de apoio.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/490/146daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/490/146daniel.pdf</t>
   </si>
   <si>
     <t>Requer conceder título de cidadão chorozinhense para o Sr. Elizeu almeida chave.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/492/147daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/492/147daniel.pdf</t>
   </si>
   <si>
     <t>Requer para transformar a escola da localidade de baixa da abelha em uma UBS (unidade básica de saúde).</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/398/148elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/398/148elias.pdf</t>
   </si>
   <si>
     <t>Requerendo o piçarramento da estrada dos Patos dos Silva, iniciando no canal de integração e finalizando na ponte do Joãozinho falcão.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/399/149elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/399/149elias.pdf</t>
   </si>
   <si>
     <t>Requerendo a pavimentação asfáltica da entrada do assentamento menino jesus (CIPA) e finalizando no final da rua (a).</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/349/150samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/349/150samilly.pdf</t>
   </si>
   <si>
     <t>Requer um carro para transportar os agentes de endemias para as localidades.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/350/151samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/350/151samilly.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação em pedra tosca para a estrada da localidade de Baixa da Abelha, sentido Campestre I, logo a pavimentação asfáltica para o mesmo trecho.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/437/152daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/437/152daniel.pdf</t>
   </si>
   <si>
     <t>Requer: a continuação da pavimentação em pedra tosca para o lagamar finalizando na residência da Dona Chiquinha e logo após a pavimentação asfáltica em todo o trecho.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/400/153elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/400/153elias.pdf</t>
   </si>
   <si>
     <t>Requerendo a perfuração e a instalação de um poço profundo com dessalinizador para a localidade de Cobica.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/401/154elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/401/154elias.pdf</t>
   </si>
   <si>
     <t>Requerendo a construção de uma praça com a instalação de uma academia da saúde e um parquinho para as crianças na localidade de Cobica.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/402/elias155-2024.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/402/elias155-2024.pdf</t>
   </si>
   <si>
     <t>Requerendo o barreamento e a construção do muro com arquibancada para o campo do distrito de Cedro.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/403/156elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/403/156elias.pdf</t>
   </si>
   <si>
     <t>Requerendo o piçarramento da estrada iniciando no distrito de Cedro indo até o assentamento menino jesus (CIPA).</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/352/157samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/352/157samilly.pdf</t>
   </si>
   <si>
     <t>Requer a criação de um programa "remédio em casa" para pacientes idosos e acamados do município de Chorozinho.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/351/158samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/351/158samilly.pdf</t>
   </si>
   <si>
     <t>Requer um mutirão para emissão de documentos (rg, carteira de trabalho, reservista e nis) no município de Chorozinho.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/495/159daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/495/159daniel.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da UBS (unidade básica de saúde) na localidade de tourada.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/497/160daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/497/160daniel.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza e a construção de um polo lazer para o açude velho na localidade de campestre I</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/404/161elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/404/161elias.pdf</t>
   </si>
   <si>
     <t>Requerendo a pavimentação asfáltica para o distrito de Cedro, iniciando no Pontilhão, passando em torno da praça e pela rua da agente de saúde, finalizando na estrada central.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/405/162elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/405/162elias.pdf</t>
   </si>
   <si>
     <t>Requerendo a construção de um ginásio para a localidade de Lagoa dos Martins.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/451/163-2024_1.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/451/163-2024_1.pdf</t>
   </si>
   <si>
     <t>Requer: um estacionamento coberto para o hospital municipal de Chorozinho.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/500/164daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/500/164daniel.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação do cemitério público da localidade de campestre II.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/353/165samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/353/165samilly.pdf</t>
   </si>
   <si>
     <t>Requer o abastecimento de água da Cagece para todo o distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/354/166samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/354/166samilly.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um muro com arquibancada e vestuário para o campo do Distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/406/167elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/406/167elias.pdf</t>
   </si>
   <si>
     <t>Requerendo a compra de uma ensiladeira para silar a produção de pequenos agricultores do município de Chorozinho.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/355/168samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/355/168samilly.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação da estrada de Patos dos Liberatos indo até a praça da Escola.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/501/170daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/501/170daniel.pdf</t>
   </si>
   <si>
     <t>Requer a construção de banheiros e bebedouro nas quadras das escolas do distrito de campestre. E a contratação de vigias para as mesmas escolas durantes os fins de semana</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/356/171samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/356/171samilly.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação da estrada da Localidade de Sítio Capoeira iniciando na BR-116 indo até a Escola da referida Localidade.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/357/172samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/357/172samilly.pdf</t>
   </si>
   <si>
     <t>Requer o abastecimento de água encanada para toda Localidade de Morros.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/407/173elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/407/173elias.pdf</t>
   </si>
   <si>
     <t>Requerendo um dessalinizador para o poço profundo do grupo terra prometida no assentamento Uruanã (CIONE).</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/449/174daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/449/174daniel.pdf</t>
   </si>
   <si>
     <t>Requer: a reforma da praça com a instalação de um parquinho para as crianças da localidade de Tourada distrito de Campestre.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/358/175samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/358/175samilly.pdf</t>
   </si>
   <si>
     <t>Requer um centro de referência para atendimentos a população LGBTQIA+ para proporcionar acompanhamento médico e psicólogo, bem como atividades (cursos, palestras) no município.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/359/176samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/359/176samilly.pdf</t>
   </si>
   <si>
     <t>Requer a criação de um projeto de Lei que dispõe da semana de orientação e terapia para os pais e responsáveis de pessoas com te (Transtorno do Espectro Autista).</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/440/177daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/440/177daniel.pdf</t>
   </si>
   <si>
     <t>Requer: tartarugas em frente ao cei magnólia Barborsa na localidade de campestre I.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/408/178elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/408/178elias.pdf</t>
   </si>
   <si>
     <t>Requer: uma areninha para o assentamento Uruanã (CIONE)</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/409/179elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/409/179elias.pdf</t>
   </si>
   <si>
     <t>Requer a continuação do abastecimento de água do distrito de cedro se estendendo até a residência do senhor gena.</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/87/requerimento-180-2024.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/87/requerimento-180-2024.pdf</t>
   </si>
   <si>
     <t>Requer a nomeação de uma rua por trás do hospital municipal, ponto de referência ao lado da casa do filho do Raimundo Preto, denominando-a como José Pereira Praga. Atendendo ao pedido do suplente de Vereador Maurinho.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/88/requerimento-181-2024_celia.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/88/requerimento-181-2024_celia.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e asfáltica para a rua que será nomeada como José Pereira Praga. Ponto de referência por trás do hospital municipal. Atendendo ao pedido do suplente de Vereador Maurinho.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/410/182elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/410/182elias.pdf</t>
   </si>
   <si>
     <t>Requer o abastecimento de água para a localidade de patos dos silva.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/360/183samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/360/183samilly.pdf</t>
   </si>
   <si>
     <t>Requer a criação de um projeto de Lei para implementação da campanha de conscientização sobre a ansiedade em todas as escolas municipais.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/361/184samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/361/184samilly.pdf</t>
   </si>
   <si>
     <t>Requer a isenção da taxa para emissão da anuência para o agricultor do PRONAF.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/504/185daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/504/185daniel.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma parada de ônibus próximo residência do Sr. Greide na localidade de tourada.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/362/186samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/362/186samilly.pdf</t>
   </si>
   <si>
     <t>Requer a hora do trator para todos os pequenos agricultores do município de Chorozinho.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/363/187samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/363/187samilly.pdf</t>
   </si>
   <si>
     <t>Requer a revitalização da praça do monumento do Menino Jesus de Praga, e que as salas abaixo do monumento sejam transformadas em boxes sendo disponibilizadas para os artesões do município, e construção de quiosques com espaço gourmet e logo após arborização entorno do monumento.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/364/189samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/364/189samilly.pdf</t>
   </si>
   <si>
     <t>Requer a compra de novos equipamentos para a casa de fisioterapia do município, equipamentos estes como: tens, fes, gua, sha, bolas, alteres, plataformas de equilibrio, ultrassom, bastões, ventosa.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/365/190samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/365/190samilly.pdf</t>
   </si>
   <si>
     <t>Requer junto com a secretaria de educação forneçam ao corpo docente do município atendimento com terapeuta ocupacional e fisioterapeuta, para um momento de palestras e cuidados com os profissionais de educação do município.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/378/191elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/378/191elias.pdf</t>
   </si>
   <si>
     <t>Requerendo lombadas para a localidade de Lagoa dos Martins.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/411/192elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/411/192elias.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação em pedra tosca da localidade de lagoa dos martins e finalizando na extrema cedro</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/370/193samilly.pdf.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/370/193samilly.pdf.pdf</t>
   </si>
   <si>
     <t>Requer que a Lei N°18.395 de 19 de junho de 2023 "que institui o dia estadual de enfrentamento a endometriose". Que entre em vigor no município criando a semana da conscientização sobre a doença, realizando visitas nos órgãos públicos e nas escolas, tendo assim maior divulgação.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/371/194samilly.pdf.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/371/194samilly.pdf.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça no cruzamento da rua por trás da fábrica ágata moda intima.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/443/195daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/443/195daniel.pdf</t>
   </si>
   <si>
     <t>Requer: a rede lateral e das traves da quadra da localidade de salgado.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/366/196samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/366/196samilly.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação para a Rua Luiz Gonzaga que liga o Bairro Leirões e a Vila do Hospital.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/367/197samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/367/197samilly.pdf</t>
   </si>
   <si>
     <t>Requer que realize atendimento médico uma vez por semana na Localidade de Morros.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/379/198elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/379/198elias.pdf</t>
   </si>
   <si>
     <t>Requerendo a pavimentação em pedra tosca iniciando na residência do Sr. Valdenire, finalizando depois da residência do Sr. Chico Borges na localidade de Choró Mucambo.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/412/199elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/412/199elias.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um ginásio para a localidade de choró martins.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/414/200elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/414/200elias.pdf</t>
   </si>
   <si>
     <t>Requer a compra de um dessalinizador para o poço do assentamento do croatá.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/416/201elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/416/201elias.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentacão em pedra tosca na localidade de choró tapera, iniciando no sr. zé bolinha e finalizando na escola da referida localidade.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/368/202samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/368/202samilly.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação de luz de led para a Localidade de Sítio Albano.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/369/203samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/369/203samilly.pdf</t>
   </si>
   <si>
     <t>Requer um poço profundo entre a localidade de Baixa da Abelha e a localidade de Campestre I, próximo à residência do Fernandinho.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/445/204daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/445/204daniel.pdf</t>
   </si>
   <si>
     <t>Requer: ampliação da caixa da água para a localidade de campestre do meio, proximo ao sr. Batista.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2679,68 +2679,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/124/001julio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/127/002elias.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/130/003andre.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/133/004aurineide.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/135/005elias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/138/006elias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/139/007eudes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/143/008andre.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/145/009andre.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/147/010daniel.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/89/requerimento-_011-2024_samilly.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/90/requerimento-012-2024_samilly.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/158/014eudes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/161/015daniel.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/163/016daniel.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/164/017julio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/167/018elias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/174/019elias.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/176/020andre.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/178/021andre.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/180/22marrim.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/201/023andre.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/432/024daniel.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/91/requerimento-025-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/92/requerimento-026-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/194/027julio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/196/028elias.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/197/029elias.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/205/030maurinho.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/206/031maurinho.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/219/032elias.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/220/033elias.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento-034-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento-035-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/450/req.362024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/221/037daniel.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento-_038-2024_samilly.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento-_039-2024_samilly.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/223/040maurinho.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/225/041maurinho.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/226/042elias.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/227/043elias.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/228/044daniel.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/229/045daniel.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/230/046elias.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/233/047elias.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/234/048lennon.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/236/049lennon.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/238/050maurinho.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/239/051daniel.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/240/052daniel.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/241/053eudes.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/243/054eudes.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/244/055elias.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/413/056elias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/459/057lennon.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/462/058lennon.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/431/059jerry.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/433/060jerry.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/372/061eudes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/330/062samilly.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/331/063samilly.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/455/064daniel.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/422/065daniel.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/380/066elias.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/420/067daniel.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/418/068daniel.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/332/069samilly.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/333/070samilly.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/373/071eudes.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/382/073elias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/383/074elias.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/384/075elias.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/374/076eudes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/423/077daniel.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/424/078daniel.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/108/079samilly.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/109/080samilly.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/428/081jerry.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/430/082jerry.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/419/083marrim.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/453/084lennon.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/417/085daniel.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/334/086samilly.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/335/087samilly.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/421/088marrim.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/375/089eudes.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/434/090jerry.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/468/091lennon.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/470/092lennon.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/385/093elias.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/386/094elias.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/436/095jerry.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/438/096jerry.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/336/097samilly.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/337/098samilly.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/467/099daniel.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/472/100daniel.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/387/101elias.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/388/102elias.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/338/103samilly.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/339/104samilly.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/474/105daniel.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/415/106daniel.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/439/107jerry.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/390/109elias.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/391/110elias.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/392/111elias.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/425/112daniel.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/340/113samilly.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/341/114samilly.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/427/115daniel.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/446/116daniel.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/393/117elias.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/394/118elias.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/395/119elias.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/441/121jerry.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/342/122samilly.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/343/123samilly.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/475/124lennon.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/479/125lennon.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/477/126daniel.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/429/127daniel.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/486/128lennon.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/344/129samilly.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/396/130elias.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/482/131daniel.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/426/132andre.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/484/133daniel.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/487/135daniel.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/435/136daniel.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/345/137samilly.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/346/138samilly.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/397/139elias.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/377/140elias.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/489/141lennon.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/491/142lennon.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/347/143samilly.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/348/144samilly.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/498/145lennon.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/490/146daniel.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/492/147daniel.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/398/148elias.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/399/149elias.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/349/150samilly.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/350/151samilly.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/437/152daniel.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/400/153elias.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/401/154elias.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/402/elias155-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/403/156elias.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/352/157samilly.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/351/158samilly.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/495/159daniel.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/497/160daniel.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/404/161elias.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/405/162elias.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/451/163-2024_1.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/500/164daniel.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/353/165samilly.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/354/166samilly.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/406/167elias.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/355/168samilly.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/501/170daniel.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/356/171samilly.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/357/172samilly.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/407/173elias.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/449/174daniel.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/358/175samilly.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/359/176samilly.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/440/177daniel.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/408/178elias.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/409/179elias.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/87/requerimento-180-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/88/requerimento-181-2024_celia.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/410/182elias.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/360/183samilly.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/361/184samilly.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/504/185daniel.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/362/186samilly.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/363/187samilly.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/364/189samilly.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/365/190samilly.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/378/191elias.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/411/192elias.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/370/193samilly.pdf.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/371/194samilly.pdf.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/443/195daniel.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/366/196samilly.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/367/197samilly.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/379/198elias.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/412/199elias.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/414/200elias.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/416/201elias.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/368/202samilly.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/369/203samilly.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/445/204daniel.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/124/001julio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/127/002elias.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/130/003andre.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/133/004aurineide.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/135/005elias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/138/006elias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/139/007eudes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/143/008andre.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/145/009andre.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/147/010daniel.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/89/requerimento-_011-2024_samilly.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/90/requerimento-012-2024_samilly.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/158/014eudes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/161/015daniel.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/163/016daniel.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/164/017julio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/167/018elias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/174/019elias.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/176/020andre.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/178/021andre.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/180/22marrim.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/201/023andre.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/432/024daniel.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/91/requerimento-025-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/92/requerimento-026-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/194/027julio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/196/028elias.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/197/029elias.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/205/030maurinho.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/206/031maurinho.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/219/032elias.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/220/033elias.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento-034-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento-035-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/450/req.362024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/221/037daniel.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento-_038-2024_samilly.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento-_039-2024_samilly.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/223/040maurinho.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/225/041maurinho.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/226/042elias.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/227/043elias.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/228/044daniel.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/229/045daniel.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/230/046elias.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/233/047elias.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/234/048lennon.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/236/049lennon.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/238/050maurinho.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/239/051daniel.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/240/052daniel.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/241/053eudes.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/243/054eudes.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/244/055elias.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/413/056elias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/459/057lennon.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/462/058lennon.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/431/059jerry.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/433/060jerry.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/372/061eudes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/330/062samilly.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/331/063samilly.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/455/064daniel.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/422/065daniel.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/380/066elias.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/420/067daniel.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/418/068daniel.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/332/069samilly.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/333/070samilly.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/373/071eudes.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/382/073elias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/383/074elias.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/384/075elias.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/374/076eudes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/423/077daniel.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/424/078daniel.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/108/079samilly.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/109/080samilly.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/428/081jerry.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/430/082jerry.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/419/083marrim.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/453/084lennon.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/417/085daniel.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/334/086samilly.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/335/087samilly.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/421/088marrim.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/375/089eudes.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/434/090jerry.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/468/091lennon.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/470/092lennon.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/385/093elias.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/386/094elias.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/436/095jerry.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/438/096jerry.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/336/097samilly.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/337/098samilly.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/467/099daniel.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/472/100daniel.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/387/101elias.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/388/102elias.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/338/103samilly.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/339/104samilly.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/474/105daniel.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/415/106daniel.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/439/107jerry.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/390/109elias.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/391/110elias.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/392/111elias.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/425/112daniel.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/340/113samilly.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/341/114samilly.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/427/115daniel.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/446/116daniel.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/393/117elias.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/394/118elias.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/395/119elias.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/441/121jerry.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/342/122samilly.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/343/123samilly.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/475/124lennon.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/479/125lennon.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/477/126daniel.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/429/127daniel.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/486/128lennon.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/344/129samilly.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/396/130elias.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/482/131daniel.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/426/132andre.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/484/133daniel.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/487/135daniel.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/435/136daniel.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/345/137samilly.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/346/138samilly.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/397/139elias.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/377/140elias.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/489/141lennon.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/491/142lennon.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/347/143samilly.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/348/144samilly.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/498/145lennon.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/490/146daniel.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/492/147daniel.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/398/148elias.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/399/149elias.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/349/150samilly.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/350/151samilly.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/437/152daniel.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/400/153elias.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/401/154elias.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/402/elias155-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/403/156elias.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/352/157samilly.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/351/158samilly.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/495/159daniel.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/497/160daniel.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/404/161elias.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/405/162elias.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/451/163-2024_1.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/500/164daniel.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/353/165samilly.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/354/166samilly.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/406/167elias.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/355/168samilly.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/501/170daniel.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/356/171samilly.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/357/172samilly.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/407/173elias.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/449/174daniel.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/358/175samilly.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/359/176samilly.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/440/177daniel.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/408/178elias.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/409/179elias.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/87/requerimento-180-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/88/requerimento-181-2024_celia.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/410/182elias.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/360/183samilly.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/361/184samilly.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/504/185daniel.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/362/186samilly.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/363/187samilly.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/364/189samilly.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/365/190samilly.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/378/191elias.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/411/192elias.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/370/193samilly.pdf.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/371/194samilly.pdf.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/443/195daniel.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/366/196samilly.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/367/197samilly.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/379/198elias.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/412/199elias.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/414/200elias.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/416/201elias.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/368/202samilly.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/369/203samilly.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/445/204daniel.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H201"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>