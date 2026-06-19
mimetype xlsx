--- v1 (2026-04-16)
+++ v2 (2026-06-19)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1408" uniqueCount="774">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1416" uniqueCount="780">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -2332,50 +2332,68 @@
     <t>Requer a iluminação de luz de led para a Localidade de Sítio Albano.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/369/203samilly.pdf</t>
   </si>
   <si>
     <t>Requer um poço profundo entre a localidade de Baixa da Abelha e a localidade de Campestre I, próximo à residência do Fernandinho.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/445/204daniel.pdf</t>
   </si>
   <si>
     <t>Requer: ampliação da caixa da água para a localidade de campestre do meio, proximo ao sr. Batista.</t>
+  </si>
+  <si>
+    <t>1795</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>Célia Marinho Albano</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/1795/scanner_20260521.pdf</t>
+  </si>
+  <si>
+    <t>Altera os artigos 11° e 12° da Lei 699, de 11 de março de 2019, estabelecidos pela Lei Federal 8.666/93, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2679,67 +2697,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/124/001julio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/127/002elias.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/130/003andre.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/133/004aurineide.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/135/005elias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/138/006elias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/139/007eudes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/143/008andre.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/145/009andre.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/147/010daniel.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/89/requerimento-_011-2024_samilly.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/90/requerimento-012-2024_samilly.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/158/014eudes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/161/015daniel.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/163/016daniel.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/164/017julio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/167/018elias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/174/019elias.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/176/020andre.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/178/021andre.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/180/22marrim.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/201/023andre.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/432/024daniel.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/91/requerimento-025-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/92/requerimento-026-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/194/027julio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/196/028elias.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/197/029elias.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/205/030maurinho.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/206/031maurinho.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/219/032elias.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/220/033elias.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento-034-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento-035-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/450/req.362024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/221/037daniel.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento-_038-2024_samilly.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento-_039-2024_samilly.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/223/040maurinho.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/225/041maurinho.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/226/042elias.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/227/043elias.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/228/044daniel.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/229/045daniel.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/230/046elias.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/233/047elias.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/234/048lennon.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/236/049lennon.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/238/050maurinho.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/239/051daniel.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/240/052daniel.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/241/053eudes.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/243/054eudes.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/244/055elias.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/413/056elias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/459/057lennon.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/462/058lennon.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/431/059jerry.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/433/060jerry.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/372/061eudes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/330/062samilly.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/331/063samilly.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/455/064daniel.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/422/065daniel.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/380/066elias.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/420/067daniel.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/418/068daniel.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/332/069samilly.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/333/070samilly.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/373/071eudes.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/382/073elias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/383/074elias.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/384/075elias.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/374/076eudes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/423/077daniel.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/424/078daniel.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/108/079samilly.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/109/080samilly.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/428/081jerry.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/430/082jerry.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/419/083marrim.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/453/084lennon.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/417/085daniel.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/334/086samilly.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/335/087samilly.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/421/088marrim.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/375/089eudes.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/434/090jerry.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/468/091lennon.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/470/092lennon.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/385/093elias.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/386/094elias.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/436/095jerry.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/438/096jerry.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/336/097samilly.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/337/098samilly.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/467/099daniel.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/472/100daniel.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/387/101elias.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/388/102elias.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/338/103samilly.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/339/104samilly.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/474/105daniel.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/415/106daniel.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/439/107jerry.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/390/109elias.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/391/110elias.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/392/111elias.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/425/112daniel.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/340/113samilly.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/341/114samilly.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/427/115daniel.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/446/116daniel.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/393/117elias.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/394/118elias.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/395/119elias.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/441/121jerry.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/342/122samilly.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/343/123samilly.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/475/124lennon.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/479/125lennon.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/477/126daniel.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/429/127daniel.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/486/128lennon.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/344/129samilly.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/396/130elias.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/482/131daniel.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/426/132andre.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/484/133daniel.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/487/135daniel.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/435/136daniel.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/345/137samilly.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/346/138samilly.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/397/139elias.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/377/140elias.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/489/141lennon.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/491/142lennon.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/347/143samilly.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/348/144samilly.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/498/145lennon.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/490/146daniel.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/492/147daniel.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/398/148elias.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/399/149elias.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/349/150samilly.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/350/151samilly.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/437/152daniel.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/400/153elias.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/401/154elias.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/402/elias155-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/403/156elias.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/352/157samilly.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/351/158samilly.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/495/159daniel.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/497/160daniel.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/404/161elias.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/405/162elias.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/451/163-2024_1.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/500/164daniel.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/353/165samilly.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/354/166samilly.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/406/167elias.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/355/168samilly.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/501/170daniel.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/356/171samilly.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/357/172samilly.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/407/173elias.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/449/174daniel.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/358/175samilly.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/359/176samilly.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/440/177daniel.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/408/178elias.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/409/179elias.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/87/requerimento-180-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/88/requerimento-181-2024_celia.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/410/182elias.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/360/183samilly.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/361/184samilly.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/504/185daniel.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/362/186samilly.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/363/187samilly.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/364/189samilly.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/365/190samilly.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/378/191elias.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/411/192elias.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/370/193samilly.pdf.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/371/194samilly.pdf.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/443/195daniel.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/366/196samilly.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/367/197samilly.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/379/198elias.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/412/199elias.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/414/200elias.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/416/201elias.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/368/202samilly.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/369/203samilly.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/445/204daniel.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/124/001julio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/127/002elias.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/130/003andre.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/133/004aurineide.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/135/005elias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/138/006elias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/139/007eudes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/143/008andre.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/145/009andre.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/147/010daniel.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/89/requerimento-_011-2024_samilly.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/90/requerimento-012-2024_samilly.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/158/014eudes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/161/015daniel.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/163/016daniel.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/164/017julio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/167/018elias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/174/019elias.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/176/020andre.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/178/021andre.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/180/22marrim.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/201/023andre.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/432/024daniel.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/91/requerimento-025-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/92/requerimento-026-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/194/027julio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/196/028elias.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/197/029elias.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/205/030maurinho.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/206/031maurinho.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/219/032elias.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/220/033elias.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento-034-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento-035-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/450/req.362024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/221/037daniel.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento-_038-2024_samilly.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento-_039-2024_samilly.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/223/040maurinho.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/225/041maurinho.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/226/042elias.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/227/043elias.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/228/044daniel.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/229/045daniel.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/230/046elias.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/233/047elias.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/234/048lennon.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/236/049lennon.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/238/050maurinho.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/239/051daniel.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/240/052daniel.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/241/053eudes.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/243/054eudes.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/244/055elias.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/413/056elias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/459/057lennon.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/462/058lennon.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/431/059jerry.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/433/060jerry.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/372/061eudes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/330/062samilly.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/331/063samilly.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/455/064daniel.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/422/065daniel.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/380/066elias.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/420/067daniel.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/418/068daniel.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/332/069samilly.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/333/070samilly.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/373/071eudes.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/382/073elias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/383/074elias.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/384/075elias.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/374/076eudes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/423/077daniel.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/424/078daniel.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/108/079samilly.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/109/080samilly.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/428/081jerry.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/430/082jerry.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/419/083marrim.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/453/084lennon.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/417/085daniel.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/334/086samilly.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/335/087samilly.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/421/088marrim.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/375/089eudes.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/434/090jerry.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/468/091lennon.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/470/092lennon.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/385/093elias.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/386/094elias.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/436/095jerry.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/438/096jerry.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/336/097samilly.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/337/098samilly.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/467/099daniel.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/472/100daniel.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/387/101elias.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/388/102elias.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/338/103samilly.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/339/104samilly.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/474/105daniel.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/415/106daniel.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/439/107jerry.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/390/109elias.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/391/110elias.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/392/111elias.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/425/112daniel.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/340/113samilly.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/341/114samilly.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/427/115daniel.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/446/116daniel.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/393/117elias.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/394/118elias.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/395/119elias.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/441/121jerry.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/342/122samilly.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/343/123samilly.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/475/124lennon.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/479/125lennon.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/477/126daniel.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/429/127daniel.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/486/128lennon.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/344/129samilly.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/396/130elias.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/482/131daniel.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/426/132andre.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/484/133daniel.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/487/135daniel.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/435/136daniel.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/345/137samilly.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/346/138samilly.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/397/139elias.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/377/140elias.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/489/141lennon.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/491/142lennon.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/347/143samilly.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/348/144samilly.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/498/145lennon.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/490/146daniel.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/492/147daniel.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/398/148elias.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/399/149elias.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/349/150samilly.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/350/151samilly.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/437/152daniel.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/400/153elias.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/401/154elias.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/402/elias155-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/403/156elias.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/352/157samilly.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/351/158samilly.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/495/159daniel.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/497/160daniel.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/404/161elias.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/405/162elias.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/451/163-2024_1.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/500/164daniel.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/353/165samilly.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/354/166samilly.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/406/167elias.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/355/168samilly.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/501/170daniel.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/356/171samilly.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/357/172samilly.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/407/173elias.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/449/174daniel.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/358/175samilly.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/359/176samilly.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/440/177daniel.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/408/178elias.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/409/179elias.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/87/requerimento-180-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/88/requerimento-181-2024_celia.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/410/182elias.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/360/183samilly.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/361/184samilly.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/504/185daniel.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/362/186samilly.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/363/187samilly.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/364/189samilly.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/365/190samilly.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/378/191elias.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/411/192elias.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/370/193samilly.pdf.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/371/194samilly.pdf.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/443/195daniel.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/366/196samilly.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/367/197samilly.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/379/198elias.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/412/199elias.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/414/200elias.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/416/201elias.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/368/202samilly.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/369/203samilly.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/445/204daniel.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2024/1795/scanner_20260521.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H201"/>
+  <dimension ref="A1:H202"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="104.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -7324,50 +7341,76 @@
       <c r="H200" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
         <v>770</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
         <v>771</v>
       </c>
       <c r="D201" t="s">
         <v>11</v>
       </c>
       <c r="E201" t="s">
         <v>12</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>772</v>
       </c>
       <c r="H201" t="s">
         <v>773</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>774</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>10</v>
+      </c>
+      <c r="D202" t="s">
+        <v>775</v>
+      </c>
+      <c r="E202" t="s">
+        <v>776</v>
+      </c>
+      <c r="F202" t="s">
+        <v>777</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H202" t="s">
+        <v>779</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -7528,50 +7571,51 @@
     <hyperlink ref="G177" r:id="rId176"/>
     <hyperlink ref="G178" r:id="rId177"/>
     <hyperlink ref="G179" r:id="rId178"/>
     <hyperlink ref="G180" r:id="rId179"/>
     <hyperlink ref="G181" r:id="rId180"/>
     <hyperlink ref="G182" r:id="rId181"/>
     <hyperlink ref="G183" r:id="rId182"/>
     <hyperlink ref="G184" r:id="rId183"/>
     <hyperlink ref="G185" r:id="rId184"/>
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>