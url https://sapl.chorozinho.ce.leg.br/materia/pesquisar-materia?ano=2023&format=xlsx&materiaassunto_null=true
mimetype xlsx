--- v0 (2026-01-16)
+++ v1 (2026-04-17)
@@ -10,4847 +10,4874 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2816" uniqueCount="1600">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2832" uniqueCount="1609">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>1709</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1709/projetoderesolucao012023.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece sessões virtuais, no prazo de 60 dias, enquanto perdurarem as obras no edifício sede da câmara e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1708</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1708/projetoderesolucao022023.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 13 do regimento interno da câmara municipal e adota outras providências.</t>
+  </si>
+  <si>
     <t>1616</t>
   </si>
   <si>
-    <t>2023</t>
-[...4 lines deleted...]
-  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1616/lenno001.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1616/lenno001.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da quadra e da escola Raimundo Celso dos Santos no distrito de Triângulo e que a mesma funcione em tempo integral.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1620/lenno002.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1620/lenno002.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica em todas as ruas do residencial Irmã Alzira.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1068/03-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1068/03-2023.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação da rota do ônibus que sai de Chorozinho para o Liceu, saindo da garagem indo pelas localidades de Baixa Preta, Tourada, distrito de campestre e distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1069/04-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1069/04-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a rua marinheiros no distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/971/5aurineide.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/971/5aurineide.pdf</t>
   </si>
   <si>
     <t>Requer a criação de um centro cirúrgico e obstétrico, para atender as gestantes do município de Chorozinho.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/667/req_6-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/667/req_6-2023.pdf</t>
   </si>
   <si>
     <t>Requer uma praça com instalação de uma academia de saúde e brinquedo-praça em frente a residência da senhora Aurineide na localidade de Sítio Retiro.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/547/req_7-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/547/req_7-2023.pdf</t>
   </si>
   <si>
     <t>Requer: Para nomear a fonte que será construída na Praça da Igreja Santa Terezinha denominando como José Victor Medeiros de Matos.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/549/req_8-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/549/req_8-2023.pdf</t>
   </si>
   <si>
     <t>Requer: A construção de uma praça com academia da saúde e brinquedo-praça em frente a residência da senhora Célia Lima, no bairro Cidade Nova no município de Chorozinho.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/943/9-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/943/9-2023.pdf</t>
   </si>
   <si>
     <t>Requer aumento de salário para a categoria de motoristas do município de Chorozinho.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/947/10-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/947/10-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca na estrada que liga a localidade de Baixa Preta até o Pedro João, no distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/573/req_11-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/573/req_11-2023.pdf</t>
   </si>
   <si>
     <t>Requer a reforma e ampliação da praça do Assentamento Menino Jesus (CIPA) com a instalação de academia da saúde e um parquinho para as crianças.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1652/req_12-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1652/req_12-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da entrada do assentamento Menino Jesus (Cipa) e finalizando no final da rua (A).</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/935/13-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/935/13-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a localidade de Sítio Capoeira, iniciando na BR-116 indo até a residência da senhora Beta.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/567/req_14-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/567/req_14-2023.pdf</t>
   </si>
   <si>
     <t>Requer uma areninha para o Distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/129/req_15-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/129/req_15-2023.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de água da cagece na localidade de Cobica.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/118/req_16-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/118/req_16-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a localidade de Riacho.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/571/req_17-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/571/req_17-2023.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de água da cagece ou sisar para o Assentamento Uruanan (Cione).</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1670/18-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1670/18-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica iniciando na Localidade de Lagoa de Pedra, finalizando no colégio Franklin Chavier no Distrito de Cedro, incluindo pavimentações asfálticas nas principais ruas do Distrito de Cedro.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/952/19-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/952/19-2023.pdf</t>
   </si>
   <si>
     <t>Requer reajuste salarial de 14,95% do piso do professor da rede pública do município de Chorozinho, atualizando com piso nacional.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/955/20-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/955/20-2023.pdf</t>
   </si>
   <si>
     <t>Requer uma ambulância para a localidade de Choró Carnaubinha.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/551/req_21-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/551/req_21-2023.pdf</t>
   </si>
   <si>
     <t>Requer: Uma casa de recuperação para dependentes químicos no Município de Chorozinho.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/552/req_22-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/552/req_22-2023.pdf</t>
   </si>
   <si>
     <t>Requer: Uma casa de proteção as mulheres vítimas de agressões domésticas no município de Chorozinho.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1619/023lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1619/023lennon.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma creche no distrito de Timbaúba dos Marinheiros.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1209/24.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1209/24.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da Avenida Raimundo Simplício de Carvalho e do acostamento com criação de uma ciclovia iniciando no trevo da entrada da cidade indo até o trevo sentido Triângulo.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/149/req_25-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/149/req_25-2023.pdf</t>
   </si>
   <si>
     <t>Requer a urbanização da entrada e saída da cidade com letreiro com o nome da cidade de Chorozinho.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/442/req_26-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/442/req_26-2023.pdf</t>
   </si>
   <si>
     <t>Requer a transferência da secretária de cultura para o espaço abaixo no monumento Menino Jesus.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/527/req_27-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/527/req_27-2023.pdf</t>
   </si>
   <si>
     <t>Requer um concurso público no município de Chorozinho, e concurso público na câmara municipal de Chorozinho.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1201/28-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1201/28-2023.pdf</t>
   </si>
   <si>
     <t>Requer a compra de um kit de imagem e o sistema online para a casa do cidadão para emissão de carteira de identidade.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1200/29-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1200/29-2023.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza e a construção de um pólo de lazer para o açude velho na localidade de Campestre I.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/569/req_30-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/569/req_30-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça em frente á Igreja Assembleia de Deus Templo Central na sede do município.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/960/31-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/960/31-2023.pdf</t>
   </si>
   <si>
     <t>Requer um atendimento médico duas vezes ao mês na ubs (unidade básica de saúde) na localidade de Choró Mucambo.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/963/32-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/963/32-2023.pdf</t>
   </si>
   <si>
     <t>Requer o sistema de abastecimento de água na localidade de Choró Carnaúbinha.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/832/req-33-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/832/req-33-2023.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da praça da localidade de Sítio Capoeira.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/836/34-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/836/34-2023.pdf</t>
   </si>
   <si>
     <t>Requer em parceria com caminhão amigo do peito para realização de exames de mamografias digitais no município de Chorozinho.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1061/35-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1061/35-2023.pdf</t>
   </si>
   <si>
     <t>Requer a demolição do antigo colégio da localidade de Campestre III e construir uma praça com instalação de um parquinho para as crianças e uma academia da saúde ao lado da praça, construir um campo de futevôlei.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1070/36-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1070/36-2023.pdf</t>
   </si>
   <si>
     <t>Requer um dessalinizador para o poço profundo da localidade de Campestre I.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1618/37-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1618/37-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de dois vestiários para a quadra de esporte do distrito de Timbaúba dos Marinheiros e a construção de um quiosque com banheiro nas proximidades da quadra.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1611/38-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1611/38-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Francisco Epifânio no assentamento Zé Lourenço.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1625/39-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1625/39-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um ginásio poliesportivo no Distrito de Triângulo.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1626/40-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1626/40-2023.pdf</t>
   </si>
   <si>
     <t>Requer duas parada para espera de transportes, sendo uma em frente a churrascaria popular e outra em frente ao residencial Irmã Alzira.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1022/41-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1022/41-2023.pdf</t>
   </si>
   <si>
     <t>Requer a reforma completa da Escola Padre Enemias Freire de Almada na sede do município.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1017/42-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1017/42-2023.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de água encanada na localidade de Baixa da Abelha de cima indo até a casa da Dona Hozanete Matos.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/933/requerimento-43-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/933/requerimento-43-2023.pdf</t>
   </si>
   <si>
     <t>Requer um abrigo para os taxistas do distrito de Triângulo e outro abrigo para os taxistas do distrito de Timbaúba dos Marinheiros.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1664/44-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1664/44-2023.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da praça da localidade de Choró Martins com instalação de uma academia da saúde e um parquinho para as crianças.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1643/45-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1643/45-2023.pdf</t>
   </si>
   <si>
     <t>Requer a inclusão das localidades de Choró Tapera, Novo Horizonte, Assentamento Croatá, Choró Martins, Choró Mucambo e Choró Carnaubinha no projeto de abastecimento de água "Projeto São Jose IV" ou pelo governo do estado ou municipal.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/966/46-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/966/46-2023.pdf</t>
   </si>
   <si>
     <t>Requer o reajuste salarial aos conselheiros tutelares municipal.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/969/47-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/969/47-2023.pdf</t>
   </si>
   <si>
     <t>Requer uma técnica de enfermagem para trabalhar junto a ubs (unidade básica de saúde) da localidade de Choró Carnaubinha.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/572/req_48-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/572/req_48-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca na localidade de Choró Tapera, iniciando no Sr. Zé Bolinha e finalizando na escola da referida localidade.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/580/req_49-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/580/req_49-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca iniciando em frente ao colégio antigo e finalizando na residência do Flávio na localidade de Choró Carnaubinha.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1627/req_50-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1627/req_50-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um galpão para os feirantes em frente ao mercado municipal.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1628/req_51-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1628/req_51-2023.pdf</t>
   </si>
   <si>
     <t>Requer uma areninha para a localidade de Lagoa do arroz no Distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/934/52-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/934/52-2023.pdf</t>
   </si>
   <si>
     <t>Requer a hora do trator para os assentados do Assentamento Menino Jesus (Cipa).</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/926/req_53-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/926/req_53-2023.pdf</t>
   </si>
   <si>
     <t>Requer a compra de um caminhão limpa fossa para o município e Chorozinho.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1578/054samilly.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1578/054samilly.pdf</t>
   </si>
   <si>
     <t>Requer a construção de casas populares nos bairros Leirões e Vila Requeijão.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/444/req_55-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/444/req_55-2023.pdf</t>
   </si>
   <si>
     <t>Requer, poço profundo com dessalinizador para a localidade de Baixa da Abelha.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1612/056dioslennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1612/056dioslennon.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação asfáltica nas ruas no distrito de Timbaúba dos Marinheiros.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1613/057lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1613/057lennon.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a rua Jaime Tomas de Aquino (beco do macarrão).</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/558/req_58-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/558/req_58-2023.pdf</t>
   </si>
   <si>
     <t>Requer: A instalação de luz de LED na parede do Açude do Distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/561/req_59-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/561/req_59-2023.pdf</t>
   </si>
   <si>
     <t>Requer: a instalação de luz de LED na parede do Açude da localidade de Salgado.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/541/req_60-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/541/req_60-2023.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe um projeto de li onde assegureo pagamento do piso salarial aos profissionais da área da saüde (enfermeiros, auxiliares de enfermagem, técnicos de enfermagem, porteiros, ambulância e aos demais profissionais envolvidos nos motorista de trabalhos da linha de frente da atençãoprimaria).</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1071/61-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1071/61-2023.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da escola José Rodrigues de Sousa na localidade de Tourada.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1172/62-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1172/62-2023.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da UBS (Unidade Básica de Saúde) na localidade de Tourada.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/582/req_63-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/582/req_63-2023.pdf</t>
   </si>
   <si>
     <t>Requer uma praça com instalação de uma academia da saúde e um parquinho para as crianças na localidade de Lagoa dos Martins.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/568/req_64-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/568/req_64-2023.pdf</t>
   </si>
   <si>
     <t>Requer que o colégio da localidade de Choró Mucambo seja transformado em uma UBS (unidade básica de saúde).</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1073/65-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1073/65-2023.pdf</t>
   </si>
   <si>
     <t>Requer 600 metros de pavimentação em pedra tosca para a Rua Francisco de Sousa próximo à Dona Chiquinha na localidade de Campestre III.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1203/66-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1203/66-2023.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação do cemitério público da localidade de Campestre II.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1035/67-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1035/67-2023.pdf</t>
   </si>
   <si>
     <t>Requer a capacitação e treinamento aos profissionais da saúde, educação e assistência social para atuarem com crianças e seus familiares em condição ao transtorno espectro autista (TEA).</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1031/68-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1031/68-2023.pdf</t>
   </si>
   <si>
     <t>Requer o fardamento para todos os alunos da rede municipal de Chorozinho.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/447/req_69-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/447/req_69-2023.pdf</t>
   </si>
   <si>
     <t>Requer, a construção de um campinho de areia para a localidade de Sítio Capoeira.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/452/req_70-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/452/req_70-2023.pdf</t>
   </si>
   <si>
     <t>Requer, a criação da ação solidária em todos os distritos e localidade do município com disponibilização de cabeleireiro, barbeiro, mutirão de consultas e atividades recreativas para as crianças.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/550/req_71-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/550/req_71-2023.pdf</t>
   </si>
   <si>
     <t>Requer a redução dos impostos de iluminação pública, alvará e IPTU.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/676/req_72-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/676/req_72-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca iniciando no sítio retiro e finalizando na localidade de baixa funda, e uma passagem molhada para referida localidade.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/681/req_73-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/681/req_73-2023.pdf</t>
   </si>
   <si>
     <t>Requer um contene de lixo para a localidade de Sítio Retiro.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1629/req_74-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1629/req_74-2023.pdf</t>
   </si>
   <si>
     <t>Requer a conclusão do prédio da prefeitura municipal no Bairro Leirões.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/562/req_75-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/562/req_75-2023.pdf</t>
   </si>
   <si>
     <t>Requer: O piçarramento da estrada que liga o posto de saúde de Campestre III ao terreno do Sr. Tuíca.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/581/req_76-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/581/req_76-2023.pdf</t>
   </si>
   <si>
     <t>Requer: Um dessalinizador para o poço da localidade de Campestre III, próximo a residência  da Sra. Mazé.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/928/req_77-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/928/req_77-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a rua Nenê Batista no distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/929/req_78-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/929/req_78-2023.pdf</t>
   </si>
   <si>
     <t>Requer a mudança de todas as lampadas da comunidade do Assentamento Menino Jesus (Cipa).</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1614/079dioslennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1614/079dioslennon.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a rua José Costa Filho no Distrito de Triângulo.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1615/080dioslennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1615/080dioslennon.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da praça principal do Distrito de Timbaúba dos Marinheiros.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/454/req_81-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/454/req_81-2023.pdf</t>
   </si>
   <si>
     <t>Requer: A criação de um Conselho Municipal dos Direitos de Defesa à Pessoa com Deficiência e a criação de um Conselho da Defesa à Mulher.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/458/req_82-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/458/req_82-2023.pdf</t>
   </si>
   <si>
     <t>Requer: Uma bolsa universitária no valor de R$ 200,00 (duzentos reais) para os universitários do Município de Chorozinho.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/456/req_83-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/456/req_83-2023.pdf</t>
   </si>
   <si>
     <t>Requer, a criação da semana de cuidados as mulheres com atendimento médico em diversas áreas e disponibilização de produtos de higiene básica da mulher.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/465/req_84-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/465/req_84-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica para todas as ruas da localidade de Sítio Albano.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1164/85-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1164/85-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica iniciando na praça dos Patos dos Liberatos, finalizando na creche na rua Augusto Liberatos.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/727/req_86-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/727/req_86-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para as ruas do Proguesso próximo ao campo do Distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1592/087dioslennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1592/087dioslennon.pdf</t>
   </si>
   <si>
     <t>Requer um transporte para transportar os universitários até os campos da universidade Unilab nas cidades de Acarape e Redenção.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1593/088dioslennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1593/088dioslennon.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica para Vila dos Guilhermes, no distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/691/req_89-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/691/req_89-2023.pdf</t>
   </si>
   <si>
     <t>Requer um centro de reabilitação pedriatrico com os seguintes profissionais: neuropediatra, terapeuta ocupacional, fisioterapeuta, fonoaudiólogo e psicólogo. Para atender as crianças com diagnóstico que necessitam de um acompanhamento especializado.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/585/req_90-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/585/req_90-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma areninha de gramado sintético para o distrito de Cedro.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/563/req_91-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/563/req_91-2023.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação em Pedra Tosca nas ruas B, C E D no Assentamento Menino Jesus.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1630/req_92-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1630/req_92-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um ginásio poliesportivo no assentamento Menino Jesus (Cipa).</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1631/req_93-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1631/req_93-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um ginásio poliesportivo no Assentamento José Lourenço.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1594/094dioslennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1594/094dioslennon.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação do cemitério público do distrito de Timbaúba dos Marinheiros e a contratação de uma pessoa para zelar e organizar o mesmo.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/142/req_95-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/142/req_95-2023.pdf</t>
   </si>
   <si>
     <t>Requer a urbanização para a parede do açude da localidade de Salgado.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/461/req_96-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/461/req_96-2023.pdf</t>
   </si>
   <si>
     <t>Requer: Um consultório dentário no posto de saúde no Assentamento Uruanan (CIONE).</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1204/97-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1204/97-2023.pdf</t>
   </si>
   <si>
     <t>Requer um estacionamento coberto para o hospital municipal.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/553/req_98-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/553/req_98-2023.pdf</t>
   </si>
   <si>
     <t>Requer a distribuição de cestas básica para as famílias carentes do município de Chorozinho.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/564/req_99-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/564/req_99-2023.pdf</t>
   </si>
   <si>
     <t>Requer a mudança de titularidade das energias dos sistemas de abastecimento de água das localidades de Choró Mucambo, Patos dos Silva e da Favela do Mucambo para o poder executivo.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/694/req_100-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/694/req_100-2023.pdf</t>
   </si>
   <si>
     <t>Requer um quebra-mola em frente a residência da dona Carmelha, próximo ao fórum.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/583/req_101-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/583/req_101-2023.pdf</t>
   </si>
   <si>
     <t>Requer: Uma casa do idoso para o município de Chorozinho.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1595/102dioslennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1595/102dioslennon.pdf</t>
   </si>
   <si>
     <t>Requer o prédio do antigo AAPC seja transformado em um centro fisioterápico para atender a população, beneficiando-a com atendimentos e inovações de altíssima qualidade.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1621/103dioslennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1621/103dioslennon.pdf</t>
   </si>
   <si>
     <t>Requer uma parceria entre as secretarias municipais sde (secretaria de deaenvolvimento econômico) e sme (secretaria municipal de educação) visando uma primeira oportunidade de emprego para os jovens de Chorozinho.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/469/req_104-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/469/req_104-2023.pdf</t>
   </si>
   <si>
     <t>Requer o aumento das horas de trator dos agricultores do município de Chorozinho.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/464/req_105-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/464/req_105-2023.pdf</t>
   </si>
   <si>
     <t>Requer a criação de um centro de educação especializada para crianças portadores do espectro autista e pessoas com deficiências.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/578/req_106-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/578/req_106-2023.pdf</t>
   </si>
   <si>
     <t>Requer um poço profundo com dessalinizador para a localidade Choró Tapera.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/579/req_107-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/579/req_107-2023.pdf</t>
   </si>
   <si>
     <t>Requer um poço profundo com dessalinizador para a Vila do Benedito em Choró Martins.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1205/108daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1205/108daniel.pdf</t>
   </si>
   <si>
     <t>Requer um transporte para levar as pessoas das localidades de Tourada, Campestre e Patos dos Liberatos à Fortaleza para atendimento médicos.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1208/109daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1208/109daniel.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma parada de ônibus próximo à residência do Sr. Greide na localidade de Tourada.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1632/req_110-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1632/req_110-2023.pdf</t>
   </si>
   <si>
     <t>Requer a maquina para passar e rebaixar o mato que fica na beira da estrada da comunidade vila do papoco em Lagoa dos Martins.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/463/req_111-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/463/req_111-2023.pdf</t>
   </si>
   <si>
     <t>Requer: A reforma do posto de saúde da localidade de Choró Carnaubinha.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/466/req_112-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/466/req_112-2023.pdf</t>
   </si>
   <si>
     <t>Requer: Que o Hospital Municipal de Chorozinho atenda com dois médicos plantonistas 24 horas de segunda à domingo.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/918/req_113-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/918/req_113-2023.pdf</t>
   </si>
   <si>
     <t>Requer um carro de apoio para o assentamento Menino Jesus (Cipa).</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/920/req_114-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/920/req_114-2023.pdf</t>
   </si>
   <si>
     <t>Requer dois poços profundos para a portaria do Assentamento Menino Jesus (Cipa).</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/529/req_115-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/529/req_115-2023.pdf</t>
   </si>
   <si>
     <t>Requer que o precatório do Fundef seja repassado a porcentagem de 80% aos professores.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/532/req_116-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/532/req_116-2023.pdf</t>
   </si>
   <si>
     <t>Requer que o município custei carteira de habilitação para os moto-taxista do município que ainda não são habilitados.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/600/req_117-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/600/req_117-2023.pdf</t>
   </si>
   <si>
     <t>Requer duas lombadas, uma em frente ao hospital municipal de Chorozinho e outra em frente a residência do Sr.Almir na Rua Luiz Felix no Bairro Sossego.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/597/req_118-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/597/req_118-2023.pdf</t>
   </si>
   <si>
     <t>Requer a isenção do iptu para a população de baixa renda e acima de 60 anos.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1622/119dioslennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1622/119dioslennon.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação em pedra tosca para o residencial Irmã Alzira.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1623/120dioslennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1623/120dioslennon.pdf</t>
   </si>
   <si>
     <t>Requer a construção de 12 (doze) casas populares no distrito de Timbaúba dos Marinheiros.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/577/req_121-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/577/req_121-2023.pdf</t>
   </si>
   <si>
     <t>Requer uma monitora para fazer o acompanhamento dos alunos que estudam nas creches públicas e que fazem o uso dos transportes escolar (kombis, vans, ônibus).</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/584/req_122-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/584/req_122-2023.pdf</t>
   </si>
   <si>
     <t>Requer uma areninha para o Assentamento Menino Jesus (CIPA).</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/471/req_123-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/471/req_123-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um terminal rodoviário na sede do município.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/473/req_124-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/473/req_124-2023.pdf</t>
   </si>
   <si>
     <t>Requer o abastecimento de água da cagece para a localidade de Sítio Albano.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/697/req_125-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/697/req_125-2023.pdf</t>
   </si>
   <si>
     <t>Requer mutirão de cirurgias de histerectomia para mulheres que sofrem com endometriose.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1633/req_126-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1633/req_126-2023.pdf</t>
   </si>
   <si>
     <t>Requer lombadas para as ruas do assentamento Zé Lourenço.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/476/req_127-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/476/req_127-2023.pdf</t>
   </si>
   <si>
     <t>Requer: A pavimentação em pedra tosca para as Ruas Terezinha Maciel dos Santos; Onorato Gomes dos Santos; Antônio Gomes dos Santos na Localidade de Sítio Retiro.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/478/req_128-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/478/req_128-2023.pdf</t>
   </si>
   <si>
     <t>Requer: Um técnico de enfermagem para a UBS (Unidade Básica de Saúde) no Distrito de Cedro e um técnico para a ambulância do Distrito de Cedro.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/922/req_129-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/922/req_129-2023.pdf</t>
   </si>
   <si>
     <t>Requer uma ambulância para o distrito de Triângulo.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/924/req_130-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/924/req_130-2023.pdf</t>
   </si>
   <si>
     <t>Requer um castramóvel para castramento dos animais do município.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/481/req_131-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/481/req_131-2023.pdf</t>
   </si>
   <si>
     <t>Requer: A construção de uma UBS (Unidade Básica de Saúde) padronizada no Assentamento Uruanan (CIONE).</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/483/req_132-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/483/req_132-2023.pdf</t>
   </si>
   <si>
     <t>Requer: Um dessalinizador para o poço do Assentamento Uruanan (CIONE).</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/909/req_133-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/909/req_133-2023.pdf</t>
   </si>
   <si>
     <t>Requer uma academia ao ar livre para a localidade de Sítio Capoeira.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/910/req_134-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/910/req_134-2023.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação e pavimentação em pedra tosca para a rua: Vicente Bento de Oliveira no distrito de Timbaúba dos Marinheiros.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1072/135daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1072/135daniel.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da caixa d'água da localidade de Lagoa da Timbaúba, no distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1206/136daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1206/136daniel.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da praça com a instalação de um parquinho para as crianças da localidade de Tourada, distrito de Campestre.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1658/137-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1658/137-2023.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação em pedra tosca da Localidade de Lagoa dos Martins e finalizando na extrema Cedro.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/566/req_138-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/566/req_138-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com instalação de uma academia da saúde e parquinho para as crianças na localidade de Choró Carnaubinha.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/554/req_139-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/554/req_139-2023.pdf</t>
   </si>
   <si>
     <t>Requer um sine (sistema nacional de emprego) para o município de Chorozinho.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1634/req_140-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1634/req_140-2023.pdf</t>
   </si>
   <si>
     <t>Requer a denominação do Crás no residencial Irmã Alzira nomeando como José Airton de Freitas.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/485/req_141-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/485/req_141-2023.pdf</t>
   </si>
   <si>
     <t>Requer um vet-móvel para o município de Chorozinho e uma clínica móvel de última geração para o cuidado ideal do seu pet.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/480/req_142-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/480/req_142-2023.pdf</t>
   </si>
   <si>
     <t>Requer que inscreva o município no programa minha casa minha vida do governo federal.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1624/143dioslennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1624/143dioslennon.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com academia da saúde e um parquinho para as crianças no assentamento Zé Lourenço.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1596/144dioslennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1596/144dioslennon.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca iniciando no filho do Milton e finalizando no portão do Zé Lourenço no distrito de Triângulo.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/595/req_145-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/595/req_145-2023.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma academia da saúde e um parquinho para as crianças na praça do mercado central.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/602/req_146-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/602/req_146-2023.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma academia da saúde e um parquinho para as crianças na praça do mercado municipal.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/574/req_147-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/574/req_147-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a localidade de Lagoa dos Martins, iniciando na igreja e finalizando na Vila do Papoco</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/559/req_148-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/559/req_148-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a localidade de Novo Horizonte indo até o final do Assentamento Croáta.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/911/req_149-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/911/req_149-2023.pdf</t>
   </si>
   <si>
     <t>Requer a compra de motos 50 cilindradas (cinquentinha) para os agentes de endemias e agentes de saúdes do município de Chorozinho.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/912/req_150-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/912/req_150-2023.pdf</t>
   </si>
   <si>
     <t>Requer a compra de tablets e chips para os alunos da rede pública municipal.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1635/req_151-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1635/req_151-2023.pdf</t>
   </si>
   <si>
     <t>Requer a perfuração de um poço profundo com dessanilizador para a localidade de Lagoa dos Martins conhecida como Vila do Papoco no Distrito de Cedro.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/536/req_152-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/536/req_152-2023.pdf</t>
   </si>
   <si>
     <t>Requer para distribuir pão e peixe na semana Santa para toda população do município de Chorozinho.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/457/req_153-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/457/req_153-2023.pdf</t>
   </si>
   <si>
     <t>Requer, a construção de uma quadra de esporte para a localidade de Sítio Capoeira.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/460/req_154-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/460/req_154-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um matadouro público no município de Chorozinho.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/493/req_155-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/493/req_155-2023.pdf</t>
   </si>
   <si>
     <t>Requer: A pavimentação em pedra tosca na localidade de Riacho, iniciando na residência do Sr. Itamar e finaliando na residência do Sr. Luiz Alfredo.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/499/req_156-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/499/req_156-2023.pdf</t>
   </si>
   <si>
     <t>Requer: A recuperação de Escola da localidade de Riacho e trnasformá-la em um creche para as crianças da referida localidade.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1597/157lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1597/157lennon.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do calçadão do Triângulo, com a construção de 4 (quatro) quiosque com banheiros e a instalação de uma academia da saúde, e um parquinho para crianças.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1598/158lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1598/158lennon.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca na entrada do beco dos crentes em frente ao calçadão de Triângulo iniciando na farmácia do Neto e finalizando na residência do Nego Preto no Distrito de Triângulo.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1207/159daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1207/159daniel.pdf</t>
   </si>
   <si>
     <t>Requer tartarugas em frente ao Cei Magnólia Barbosa na localidade de Campestre I.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/722/req_160-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/722/req_160-2023.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da pavimentação em pedra tosca e a pavimentação asfáltica para a rua Cosmo de Carvalho na localidade de Campestre I.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/699/req_161-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/699/req_161-2023.pdf</t>
   </si>
   <si>
     <t>Requer firmar convênio com a santa casa da misericórdia, para a realização de cirurgias eletivas.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/503/req_162-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/503/req_162-2023.pdf</t>
   </si>
   <si>
     <t>Requer: Atendimento médico pelo menos uma vez por semana no posto de saúde do Assentamento Uruanan (CIONE).</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/506/req_163-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/506/req_163-2023.pdf</t>
   </si>
   <si>
     <t>Requer: A instalação de uma academia de saúde, parquinho para as crianças e a iluminação para a praça na localidade da reforma no distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/555/req_164-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/555/req_164-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em Pedra Tosca, iniciando na localidade de Lagoa de Pedra e finalizando na localidade de Lagoa dos Martins.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1064/165daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1064/165daniel.pdf</t>
   </si>
   <si>
     <t>Requer 600 metros de pavimentação em pedra tosca para a rua José Francisco de Sousa próximo à Dona Chiquinha na localidade de Campestre III.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1154/req_166-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1154/req_166-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para Rua Antônio Rodrigues de Sousa, iniciando na residência da senhora Claudiana e finalizando na residência da senhora Marizô na localidade de Tourada.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/701/req_167-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/701/req_167-2023.pdf</t>
   </si>
   <si>
     <t>Requer que junto a secretaria de saúde realize mutirão de ressonância, no município de Chorozinho.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/448/req_168-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/448/req_168-2023.pdf</t>
   </si>
   <si>
     <t>Requer, a construção de uma passagem molhada na localidade de Sítio Albano.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/488/req_169-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/488/req_169-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com instalação de academia da saúde e um parquinho para as crianças na localidade de Riacho.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1636/req_170-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1636/req_170-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um muro para o campo do assentamento Zé Lourenço.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/576/req_171-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/576/req_171-2023.pdf</t>
   </si>
   <si>
     <t>Requer a compra de uma ambulância para o Assentamento Menino Jesus (CIPA).</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/575/req_172-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/575/req_172-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de UBS (unidade básica de saúde) para o Assentamento Menino Jesus (CIPA).</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/913/req_173-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/913/req_173-2023.pdf</t>
   </si>
   <si>
     <t>Requer uma van para transportar os pacientes para a policlínica em Pacajus.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/916/req_174-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/916/req_174-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção do muro e arquibancada do campo Duduzão no distrito de Timbaúba dos Marinheiros.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1599/175lenon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1599/175lenon.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para travessa Vicente Albino no Distrito de Triângulo.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1600/176lenon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1600/176lenon.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a rua: Edite Evaristo no Distrito de Triângulo.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1637/req_177-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1637/req_177-2023.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma placa na entrada da cidade que venha ressaltar o nome Chorozinho e destacar  que Triângulo faz parte de Chorozinho e não de Quixadá.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/494/req_178-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/494/req_178-2023.pdf</t>
   </si>
   <si>
     <t>Requer que a reforma da nova secretária de cultura seja inserido um centro de estudo para os universitários acoplados a biblioteca municipal.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/496/req_179-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/496/req_179-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com instalação da academia da saúde e um parquinho para as crianças na Vila Requeijão.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/556/req_180-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/556/req_180-2023.pdf</t>
   </si>
   <si>
     <t>Requer para instalar detector de metais nos portões das creches e escolas municipais.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1601/181lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1601/181lennon.pdf</t>
   </si>
   <si>
     <t>Requer a contratação de uma empresa de segurança para disponibilizar dois seguranças em cada creches e escolas municipais.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1602/182lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1602/182lennon.pdf</t>
   </si>
   <si>
     <t>Requer atendimento psicológico em todas as escolas do município de Chorozinho.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/507/req_183-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/507/req_183-2023.pdf</t>
   </si>
   <si>
     <t>Requer: A abertura da UBS (Unidade Básica de Saúde) da localidade de Lagoa de Pedra.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/508/req_184-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/508/req_184-2023.pdf</t>
   </si>
   <si>
     <t>Requer: Um vigia para a UBS (Unidade Básica de Saúde) do Assentamento Uruanan (CIONE).</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1152/req_185-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1152/req_185-2023.pdf</t>
   </si>
   <si>
     <t>Requer a instalação do poço e a construção de uma caixa d'água para as localidades de Campestre I e Campestre III.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/719/req_186-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/719/req_186-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a rua Augusto Liberato Iniciando próximo a creche indo até a residência do Sr. Lili na localidade de Arroz.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/907/req_187-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/907/req_187-2023.pdf</t>
   </si>
   <si>
     <t>Requer o barreamento do campo da localidade de Sítio Capoeira.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/908/req_188-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/908/req_188-2023.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de câmeras de segurança e um treinamento especializado aos vigilantes das creches e escolas municipais.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/605/req_189-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/605/req_189-2023.pdf</t>
   </si>
   <si>
     <t>Requer que realize uma campanha de castração de cães e gatos do município.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/606/req_190-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/606/req_190-2023.pdf</t>
   </si>
   <si>
     <t>Requer gratificação para os garis que trabalham aos fins de semana.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1653/191-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1653/191-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca iniciando na residência do Sr. João Barros e finalizando no colégio da localidade de Choró Martins.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/586/req_192-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/586/req_192-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e a urbanização entorno da areninha e da praça na localidade de Novo Horizonte.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/557/req_193-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/557/req_193-2023.pdf</t>
   </si>
   <si>
     <t>Requer um auxílio de R$ 200,00 (Duzentos reais) para todos os moradores dos Assentamentos do município.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/560/req_194-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/560/req_194-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um abrigo para os moto-táxis da sede do município e outro no bairro Cidade Nova. E a isenção da primeira taxa de licença de placa vermelha para os novos cadastros de moto-táxis do município de Chorozinho.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/502/req_195-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/502/req_195-2023.pdf</t>
   </si>
   <si>
     <t>Requer um abrigo para os animais de rua, posteriormente colocá-los para adoção.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/505/req_196-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/505/req_196-2023.pdf</t>
   </si>
   <si>
     <t>Requer um carro para transformar os agentes de endemias para as localidades.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/608/req_197-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/608/req_197-2023.pdf</t>
   </si>
   <si>
     <t>Requer conceder título de cidadão chorozinhense ao padre Francisco Adilton Gomes da Silva.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/611/req_198-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/611/req_198-2023.pdf</t>
   </si>
   <si>
     <t>Requer a perfuração de um poço profundo na Rua Nenê Batista no terreno doado pelo Sr. Biel no Distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1067/199daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1067/199daniel.pdf</t>
   </si>
   <si>
     <t>Requer rede de proteção para a areninha do distrito de Campestre.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/510/req_200-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/510/req_200-2023.pdf</t>
   </si>
   <si>
     <t>Requer: Um neuropediatra para atender a demanda do Município.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/512/req_201-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/512/req_201-2023.pdf</t>
   </si>
   <si>
     <t>Requer: Uma audiência pública com representantes da Enel para prestar esclarecimentos e soluções para as constantes quedas de energia no Município.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/712/req_202-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/712/req_202-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um muro com arquibancada e vestiário para o campo do distrito de Triângulo.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/716/req_203-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/716/req_203-2023.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de ponto wifi livre para a areninha do distrito de Triângulo.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1642/req_204-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1642/req_204-2023.pdf</t>
   </si>
   <si>
     <t>Requer criar rota de lixo na Ribeira nas localidades Choró Tapera, Novo Horizonte, assentamento Croatá, Choró Martins, Carnaubinha, Mucambo e Patos dos Liberatos.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1673/205-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1673/205-2023.pdf</t>
   </si>
   <si>
     <t>Requer a estação de tratamento d’água para a adutora do Assentamento Menino Jesus (Cipa).</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1603/206lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1603/206lennon.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a rua 1° de Maio localizada no Assentamento Zé Lourenço.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1604/207lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1604/207lennon.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a rua Maria Mirian de Holanda no distrito de Triângulo.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/841/208-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/841/208-2023.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação em pedra tosca para a estrada da localidade de Baixa da Abelha, sentido Campestre I, logo após a pavimentação asfáltica para o mesmo trecho.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/842/req_209-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/842/req_209-2023.pdf</t>
   </si>
   <si>
     <t>Requer um mutirão para emissão de documentos  (rg, carteira de trabalho, reservista e nis) no município de Chorozinho.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/613/req_210-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/613/req_210-2023.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da quadra de esporte do Distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/615/req_211-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/615/req_211-2023.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da praça em frente ao mercado público com a instalação da academia da saúde e um parquinho para as crianças.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/514/req_212-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/514/req_212-2023.pdf</t>
   </si>
   <si>
     <t>Requer: Que encaminhe um projeto de lei alterando a Lei nº 0715/2019 para incluir os diretores e coordenadores nas premiações das escolas nota 10.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/516/req_213-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/516/req_213-2023.pdf</t>
   </si>
   <si>
     <t>Requer: Conceder título de cidadão chorozinhense a senhora Nália Patrícia Cruz de Matos e a Dra. Telcilene Bastos Leite.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1156/req_214-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1156/req_214-2023.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação em Pedra tosca para Rua Raimundo da Costa e iniciando na creche e finalizando na Areninha do distrito de Campestre I.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1222/215eudes.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1222/215eudes.pdf</t>
   </si>
   <si>
     <t>Requer uma bolsa atleta de R$ 500,00 (quinhentos reais) para os atletas nas modalidades (arremesso, lançamento de disco, basquete, break, jiu-jitsu, futebol, ciclismo, muay-thai, vôlei, karatê e a atletismo) que participam de campeonato nacional, interestadual e municipal. Sendo essa bolsa custeando pela secretaria de cultura e desporto do município.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1167/req_216-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1167/req_216-2023.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação asfáltica da avenida Luís Costa, no bairro Leirões.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1605/217lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1605/217lennon.pdf</t>
   </si>
   <si>
     <t>Requer um vigilante para ficar na portaria do colégio do assentamento Menino Jesus (Cipa).</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1606/218lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1606/218lennon.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um pólo de lazer para a localidade Timbaúba de Baixo.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1641/req_219-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1641/req_219-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca iniciando na residência do Sr. Zé Martins e finalizando na residência do Sr. Damião Vieira no distrito de Cedro.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1672/220-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1672/220-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra fosca no Distrito de Cedro, iniciando na igreja do Pastor Beto e finalizando na entrada do Croatá.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/718/req_221-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/718/req_221-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção da secretária de saúde no espaço do antigo AAPC.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/565/req_222-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/565/req_222-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca iniciando na residência da senhora Valda do Valdemar e finalizando na residência no Bida do Raimundo Cristino no Distrito de Cedro.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1647/req_223-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1647/req_223-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca iniciando nas próximidades do posto de saúde e finalizando na rua do nânico no distrito de Cedro.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1155/req_224-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1155/req_224-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltico para Rua Antônio Rodrigues de Sousa iniciando na residência da senhora Marizô na localidade de Tourada e finalizando na residência do senhor Geraldo Felício na localidade de Campestre I.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1075/225daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1075/225daniel.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica iniciando na praça de Patos dos Liberatos indo até a creche da localidade de Arroz na Rua Augusto Liberatos.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/523/req_226-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/523/req_226-2023.pdf</t>
   </si>
   <si>
     <t>Requer: a sinalização viária com instalação de tartarugas em frente a Escola Padre Enemias Freire de Almada na sede do Município.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/939/227carlosandre.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/939/227carlosandre.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com academia de saúde e um parquinho para as crianças na localidade de Baixa Preta, próximo ao Nego da Rosa.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/843/req_228-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/843/req_228-2023.pdf</t>
   </si>
   <si>
     <t>Requer a criação de um programa " remédio em casa" para pacientes idosos e acamados do município.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/846/req_229-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/846/req_229-2023.pdf</t>
   </si>
   <si>
     <t>Requer o abastecimento de água da Cagece para o distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/616/req_230-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/616/req_230-2023.pdf</t>
   </si>
   <si>
     <t>Requer que junto ao governo do estado solicite uma upa (unidade de pronto atendimento) para o município de Chorozinho.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/618/req_231-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/618/req_231-2023.pdf</t>
   </si>
   <si>
     <t>Requer uma agência da caixa econônomica federal para o município de Chorozinho.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/720/req_232-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/720/req_232-2023.pdf</t>
   </si>
   <si>
     <t>Requer para criar um programa "auxilio gestante" com uma ajuda mensal as gestantes em situação de vulnerabilidade social no município de Chorozinho.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/725/req_233-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/725/req_233-2023.pdf</t>
   </si>
   <si>
     <t>Requer para criar um projeto "book das gestantes" projeto esse voltado para as gestantes do município, onde as mesmas terão um ensaio fotográfico, ofertando pelo município em parceria com secretária de ação social.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1607/234lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1607/234lennon.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para toda localidade de sítio curralinho.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1608/235lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1608/235lennon.pdf</t>
   </si>
   <si>
     <t>Requer a compra de coletores de lixo para todo município.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/539/req_236-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/539/req_236-2023.pdf</t>
   </si>
   <si>
     <t>Requer um aparelho de ultrassom para o hospital municipal de Chorozinho.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/545/req_237-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/545/req_237-2023.pdf</t>
   </si>
   <si>
     <t>Requer a redução da jornada de trabalho semanal dos enfermeiros, técnicos e auxiliares de enfermagem, fixando em 30 horas semanais.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/509/req_238.2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/509/req_238.2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um muro com arquibancada e vestuário para o campo do distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/511/req_239-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/511/req_239-2023.pdf</t>
   </si>
   <si>
     <t>Requer a visita de um veterinário uma vez por mês nas propriedades rurais do município.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/936/240andre.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/936/240andre.pdf</t>
   </si>
   <si>
     <t>Requer uma técnica de enfermagem para trabalhar junto a ambulância do distrito de Cedro.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Requer: A construção de dois pontos de taxis, um na Ribeira e outro no Distrito de Cedro. E criar 10 vagas de taxistas 5 para cada pontos.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/906/req_242-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/906/req_242-2023.pdf</t>
   </si>
   <si>
     <t>Requer a compra de kits de primeiros socorros e distribuir em todas as escolas do município.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/677/req_243-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/677/req_243-2023.pdf</t>
   </si>
   <si>
     <t>Requer ambulância para o distrito de patos dos liberatos.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/620/req_244-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/620/req_244-2023.pdf</t>
   </si>
   <si>
     <t>Requer uma UBS (Unidade Básica de Saúde) para a Localidade de Cróata.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/622/req_245-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/622/req_245-2023.pdf</t>
   </si>
   <si>
     <t>Requer a nomeação das três novas rua no bairro Leirões, denominando-as como José Albano Sobrinho, José Aldecir Matos e José Valdecir da Silva.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1609/246lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1609/246lennon.pdf</t>
   </si>
   <si>
     <t>Requer o piçarramento e ampliação da rua: Luz no Campo que dar acesso a residência da irmã Léa no Distrito de Timbaúba dos Marinheiros.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1610/247lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1610/247lennon.pdf</t>
   </si>
   <si>
     <t>Requer a reforma e ampliação da praça na localidade de Lagoa de Pedra com instalação da academia da saúde, campinho de areia e um parquinho para as crianças.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1650/req_248-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1650/req_248-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um ginásio para a localidade de Novo Horizonte.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1649/req_249-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1649/req_249-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um ginásio para a localidade de Choró Tapera.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1153/req_250-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1153/req_250-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a localidade de Campestre III, próximo ao mercadinho do Neto e finalizando no bar da curva.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/526/req_251-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/526/req_251-2023.pdf</t>
   </si>
   <si>
     <t>Requer: A ampliação da rede de energia da Av. Vicente Albino. Obs: Rua da Casa do Sr. Jeremias Alencar ligando até o Residencial Irmã Alzira no Distrito de Triângulo.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/528/req_252-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/528/req_252-2023.pdf</t>
   </si>
   <si>
     <t>Requer: A pavimentação em pedra tosca para a Travessa Joaquim Jerônimo nº 200, localizado na Estrada da Barreira, conhecido como Beco do Tibulso.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/624/req_253-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/624/req_253-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um cemitério público para o Distrito de Triângulo.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/690/req_254-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/690/req_254-2023.pdf</t>
   </si>
   <si>
     <t>Requer a criação de um complexo de referência e atendimento especializado para as pessoas com transtorno do espectro autista (TEA) e pessoas com síndrome de down.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1656/255-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1656/255-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um ginásio para a Localidade de Choró Martins.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1655/256-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1655/256-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca iniciando da residência do Custódio e finalizando na Rua do Luiz Vicente na Localidade de Choró Martins.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/513/req_257-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/513/req_257-2023.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação da estrada de Patos dos Liberatos indo até a praça da escola do referido distrito.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1586/258lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1586/258lennon.pdf</t>
   </si>
   <si>
     <t>Requer a perfuração e a instalação de um poço profundo com dessanilizador para a localidade de Timbaúba de Baixo.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1587/259lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1587/259lennon.pdf</t>
   </si>
   <si>
     <t>Requer uma ambulância para atender a demanda do posto de saúde do Distrito de Timbaúba dos Marinheiros.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/696/req_260-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/696/req_260-2023.pdf</t>
   </si>
   <si>
     <t>Requer a criação de uma lei municipal assegurando o atendimento preferencial nos estabelecimentos públicos e privados as pessoas as pessoas com transtorno do espectro autista (TEA) no município de Chorozinho.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/708/req_261-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/708/req_261-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma policlínica municipal com atendimento á varias especialidades: neuropsiquiatria, cardiologista, fonoudiólogista, ortopedista, pneumologista, terapeuta ocupacional e ultrassom.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/530/req_262-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/530/req_262-2023.pdf</t>
   </si>
   <si>
     <t>Requer: Um agente de endemias para o Assentamento Uruanan (CIONE).</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/531/req_263-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/531/req_263-2023.pdf</t>
   </si>
   <si>
     <t>Requer: A reforma da Escola do Assentamento Uruanan (CIONE).</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/515/req_264-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/515/req_264-2023.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação da estrada da localidade de Sítio Capoeira iniciando na BR-116 indo até a escola da referida localidade.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1588/265lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1588/265lennon.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da creche Maria de Lourdes Lima, no distrito de Triângulo e a construção de estacionamento na frente da creche, visando melhorar o tráfego na frente da creche.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1589/266lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1589/266lennon.pdf</t>
   </si>
   <si>
     <t>Requer a abertura de três novas ruas no distrito de Triângulo, iniciando no beco dos crentes e dando acesso ao beco do Milton, próximo a areninha.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1660/267-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1660/267-2023.pdf</t>
   </si>
   <si>
     <t>Requer o barreamento e a construção do muro com arquibancada para o campo do Distrito de Cedro.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/587/req_268-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/587/req_268-2023.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da pavimentação em pedra tosca e logo após a pavimentação asfáltica para a localidade de Lagoa dos Martins.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1014/278-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1014/278-2023.pdf</t>
   </si>
   <si>
     <t>Requer a nomeação a doação do terreno vizinho ao posto de saúde do bairro Leirões para a arquidiocese.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1000/279-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1000/279-2023.pdf</t>
   </si>
   <si>
     <t>Requer lombadas para Av. Augusto Liberato no distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>Requer a perfuração de um poço profundo na localidade baixa preta, próxima ao Luizim Alfredo.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1590/281lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1590/281lennon.pdf</t>
   </si>
   <si>
     <t>Requer separar uma ala do hospital municipal para o atendimento pediátrico e contratar especialistas em pediatria para dar plantões no hospital municipal.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1591/282lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1591/282lennon.pdf</t>
   </si>
   <si>
     <t>Requer a contratação de 6 (seis) galpões para a instalações de pequenas empresas no município de Chorozinho.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1202/283daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1202/283daniel.pdf</t>
   </si>
   <si>
     <t>Requer o cinturão digital do governo do estado para a casa do cidadão para emissões de carteira de identidades.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1151/req_284-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1151/req_284-2023.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da caixa d'água do seu Dudu no distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/517/req_285-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/517/req_285-2023.pdf</t>
   </si>
   <si>
     <t>Requer o abastecimento d'agua encanada para toda localidade de morros.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/140/req_286-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/140/req_286-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com instalação da academia da saúde e um parquinho para as crianças na localidade de Salgado.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/533/req_287-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/533/req_287-2023.pdf</t>
   </si>
   <si>
     <t>Requer: a reforma da Escola do Assentamento Uruanan (CIONE).</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/534/req_288-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/534/req_288-2023.pdf</t>
   </si>
   <si>
     <t>Requer: A realização de uma sessão solene em homenagem aos digitais influencers, em reconhecimento aos relevantes serviços prestados à comunicação digital e a socidade através das redes sociais.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1662/289-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1662/289-2023.pdf</t>
   </si>
   <si>
     <t>Requer um campinho de areia para o Assentamento Menino Jesus (CIPA).</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/570/req_290-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/570/req_290-2023.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento da estrada iniciando na localidade de Novo Horizonte, passando por Choró Martins, Carnaubinha e finalizando em Choró Mucambo.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1657/291-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1657/291-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca iniciando na residência do Sr. Valdenir e finalizando depois da residência do Sr. Chico Borges na Localidade de Choró Mucambo.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/705/req_292-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/705/req_292-2023.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação em pedra tosca para a rua Dona Vitorina na sede do município. (Ponto de refência ao lado do campo chorozinho).</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/546/req_293-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/546/req_293-2023.pdf</t>
   </si>
   <si>
     <t>Requer que a escola da localidade de Vila Rosa seja transformada em UBS (unidade básica de saúde).</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/535/req_294-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/535/req_294-2023.pdf</t>
   </si>
   <si>
     <t>Requer: Que realize prevenção e pré-natal no posto de saúde do Assentamento Uruanan (CIONE).</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/537/req_295-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/537/req_295-2023.pdf</t>
   </si>
   <si>
     <t>Requer: a pavimentação em pedra tosca da estrada que liga ao Nego da Rosa até o Pedro João na localidade de Baixa Preta.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/629/req_296-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/629/req_296-2023.pdf</t>
   </si>
   <si>
     <t>Requer a instalação da academia da saúde ao ar livre próximo ao mercadinho da Bruna no Residêncial Chorozinho I.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/136/req_297-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/136/req_297-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça para a localidade de sítio albano, ao lado da capela.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/518/req_298-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/518/req_298-2023.pdf</t>
   </si>
   <si>
     <t>Requer um centro de referência para atendimentos a população LGBTQIA + para proporcionar acompanhamento médico e psicólogo, bem como atividade (cursos, palestras) no município.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/664/req_299-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/664/req_299-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma areninha para a localidade de sítio capoeira.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/671/req_300-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/671/req_300-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica das ruas Antônio Vidal de Oliveira; rua Raimunda Albedina; rua Gilberto Gomes dos Santos e a rua lenira gomes todas no distrito de triângulo.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1074/301daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1074/301daniel.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica para a rua José Roseno na localidade de Tourada.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1066/302daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1066/302daniel.pdf</t>
   </si>
   <si>
     <t>Requer um dessalinizador para o poço da localidade de Campestre I.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1580/303lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1580/303lennon.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com instalação da academia da saúde e parquinho para as crianças e ao lado da praça a construção de campinho de areia em frente ao mercantil do tico, quadra 03, no Residêncial Irmã Alzira.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1581/304lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1581/304lennon.pdf</t>
   </si>
   <si>
     <t>Requer a contratação de 05 estudantes de educação física para as 05 areninhas do município.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1654/305-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1654/305-2023.pdf</t>
   </si>
   <si>
     <t>Requer nomear o colégio do Assentamento Menino Jesus (CIPA), denominando-a como Antonia Valdira Coelho da Silva, conhecida como Irmã Valdira.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/548/req_306-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/548/req_306-2023.pdf</t>
   </si>
   <si>
     <t>Requer a compra de notebooks para os professores da rede de ensino municipal de Chorozinho.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/634/req_307-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/634/req_307-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca iniciando na residência da senhora gonzaga e finalizando em frente a residência do Sr. Valdecir.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/707/req_308-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/707/req_308-2023.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da pavimentação em pedra tosca da rua José Rodrigues de Matos e a limpeza da mesma na sede do município.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1150/req_309-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1150/req_309-2023.pdf</t>
   </si>
   <si>
     <t>Requer transformar a escola da localidade de Baixa da Abelha em uma UBS (Unidade Básica de Saúde).</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1163/req_310-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1163/req_310-2023.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da rede d'água da localidade de Campestre da residência do Sr.Carlos Canudo e a perfuração de um poço profundo próximo à residência do Sr Batista na localidade de Campestre I.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/674/req_311-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/674/req_311-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma piscina semi olímpica para o município de Chorozinho.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/654/req_312-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/654/req_312-2023.pdf</t>
   </si>
   <si>
     <t>Requer mais um ônibus para a escola de ensino profissionalizante de Pacajus, fazendo a rota de Timbaúba á Pacajus.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1582/313-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1582/313-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma passagem molhada por trás da Lagoa do Arroz, em direção a casa do Manim.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1583/314lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1583/314lennon.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação do canteiro central da avenida Vicente Albino, conhecida como a rua da rádio Canário e da antiga churrascaria do Domingos.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/538/req_315-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/538/req_315-2023.pdf</t>
   </si>
   <si>
     <t>Requer: A troca da ambulância do Cedro para uma nova e colocar um técnico de enfermagem junto a ambulância.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/540/req_316-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/540/req_316-2023.pdf</t>
   </si>
   <si>
     <t>Requer: A limpeza e instalação no poço profundo localizado em Cedro, próximo a residência do Damiãoe do Sr. Nanal.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1661/317-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1661/317-2023.pdf</t>
   </si>
   <si>
     <t>Requer o piçarramento da estrada iniciando no Distrito de Cedro indo até o Assentamento Menino Jesus (CIPA).</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1651/req_318-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1651/req_318-2023.pdf</t>
   </si>
   <si>
     <t>Requer o piçarramento da estrada dos Patos dos Silva iniciando no canal de integração e finalizando na ponte do Joãozinho Falcão.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/519/req_319-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/519/req_319-2023.pdf</t>
   </si>
   <si>
     <t>Requer a criação de um projeto de lei que dispõe da semana de orientação e terapia para os pais e responsáveis de pessoas com TEA (transtorno do espectro autista).</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/520/req_320-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/520/req_320-2023.pdf</t>
   </si>
   <si>
     <t>Requer a criação de um projeto de lei para implementação da campanha de conscientização sobre a ansiedade em todas as escolas municipais.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1638/req_321-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1638/req_321-2023.pdf</t>
   </si>
   <si>
     <t>Requer para acrescentar mais 01 ônibus dos universitários no horário da manhã, rota Chorozinho á Fortaleza.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/521/req_322-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/521/req_322-2023.pdf</t>
   </si>
   <si>
     <t>Requer a isenção da taxa para emissão da anuência para o agricultor do pronaf.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/522/req_323-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/522/req_323-2023.pdf</t>
   </si>
   <si>
     <t>Requer a horas do trator para todos os pequenos agricultores do município de Chorozinho.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/724/req_324-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/724/req_324-2023.pdf</t>
   </si>
   <si>
     <t>Requer conceder título de cidadão chorozinhense para o Sr. Elizeu Almeida Chaves.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1157/req_325-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1157/req_325-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um espaço de evento por trás da creche Cei Magnólia Barbosa na localidade de Campestre I.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/652/req_326-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/652/req_326-2023.pdf</t>
   </si>
   <si>
     <t>Requer uma mini areninha ao lado do monumento Menino Jesus para as crianças de 0 á 5 anos.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1584/329-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1584/329-2023.pdf</t>
   </si>
   <si>
     <t>Requer uma farmácia central pública no centro de Chorozinho, para distribuição de medicamentos para todos Chorozinhenses.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1585/330lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1585/330lennon.pdf</t>
   </si>
   <si>
     <t>Requer colocar placas em todas as ruas e enumerar todas as casas do município de Chorozinho.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/656/req_331-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/656/req_331-2023.pdf</t>
   </si>
   <si>
     <t>Requer lombadas para a localidade de lagoa de pedra.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1668/332-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1668/332-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica iniciando na residência do Sr. Antonio Marcos e finalizando em torno da praça central do Distrito de Cedro.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1669/333-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1669/333-2023.pdf</t>
   </si>
   <si>
     <t>Requer a contratação de uma empresa para medir a extensão dos fluxos fluviais do canal do trabalhador, canal eixão das águas, açude Pacajus e Rio Choró em todo território do município de Chorozinho.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/543/334eudes.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/543/334eudes.pdf</t>
   </si>
   <si>
     <t>Requer a troca da nomeação do CEI Ercilia Bezerra para denominar CEI Adail Viana.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/659/req_335-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/659/req_335-2023.pdf</t>
   </si>
   <si>
     <t>Requer que realize um campeonato de futsal com 1° em 2° divisão no município de Chorozinho.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/242/req_336-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/242/req_336-2023.pdf</t>
   </si>
   <si>
     <t>Requer Ponto de acesso livre de wifi para a areninha da localidade de Novo Horizonte.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/237/req_337-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/237/req_337-2023.pdf</t>
   </si>
   <si>
     <t>Um transporte para transportar os alunos do distrito de Cedro até a sede do município, para irem para a escola de ensino profissionalizante de Pacajus.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/235/req_338-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/235/req_338-2023.pdf</t>
   </si>
   <si>
     <t>Requer 04 lombadas para o distrito de Patos dos Liberatos. 01 em frente a residência do Sr. Americo; 01 em frente a residência da dona Enedina; 01 na rua do comércio em frente a residência do Sr. Paulo Simeão; 01 em frente a residência do finado vereador Oderli.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/232/req_339-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/232/req_339-2023.pdf</t>
   </si>
   <si>
     <t>requer lombada para a localidade de arroz em frente a residência do luizinho.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/231/req_340-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/231/req_340-2023.pdf</t>
   </si>
   <si>
     <t>Requer a revitalização da praça do monumento do menino jesus de praga, que as salas abaixo do monumento sejam transformadas em boxes para disponibilizar para os artesões do município, construção de quiosques com espaço gourmet e logo após arborização entorno do monumento.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/524/req_341-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/524/req_341-2023.pdf</t>
   </si>
   <si>
     <t>Requer que a lei n 018.395 de 19 de junho de 2023 "que institui o dia estadual de enfrentamento a endometriose". entre em vigor no município criando a semana da conscientização sobre a doença, realizando visitas nos órgãos públicos e nas escolas tendo assim uma maior divulgação.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1219/342lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1219/342lennon.pdf</t>
   </si>
   <si>
     <t>Requer a abertura da UBS (Unidade Básica de Saúde) da localidade de Morros.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1220/343lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1220/343lennon.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um mercado público para os feirantes do distrito de Triângulo.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/542/req_344-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/542/req_344-2023.pdf</t>
   </si>
   <si>
     <t>Requer: Para denominar uma Rua do lado do campo de Patos dos Liberatos, nomeando como João Gabriel, pai do Luís Lopes de Sousa.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/544/req_345-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/544/req_345-2023.pdf</t>
   </si>
   <si>
     <t>Requer: A instalação de placas solares em parceria com o Governo do Estado do Ceará nas residências das famílias que são cadastradas nos programas Bolsa Família e Renda Cidadã.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/714/req_346-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/714/req_346-2023.pdf</t>
   </si>
   <si>
     <t>Requer as lombadas em frente a creche Cei Magnólia Barbosa e em frente a escola Maria Joana Carvalho no Distrito de Campestre. Lombadas em frente a Escola José Rodrigues de Sousa na localidade de Tourada.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/710/req_347-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/710/req_347-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a rua Francisca Freire do Nascimento na localidade de Campestre I.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1009/348marrim.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1009/348marrim.pdf</t>
   </si>
   <si>
     <t>Requer duas lombadas, uma no sítio retiro, localização na entrada do Distrito de Patos dos Liberatos, próximo ao bar da poeira, e outra lombada próximo à piscina do Marciano.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1579/349lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1579/349lennon.pdf</t>
   </si>
   <si>
     <t>Requer a duplicação da Avenida Raimundo Simplicío de Carvalho e junto a mesma, seja construido um espaço para os ciclistas, iniciando no trevo da entrada da cidade e finalizando no trevo da saida da cidade, sentido Triângulo.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/999/350juliocesar.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/999/350juliocesar.pdf</t>
   </si>
   <si>
     <t>Requer um memorial para homenagear os filhos de Chorozinho que foram vítimas da covid-19.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/146/req_351-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/146/req_351-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com academia da saúde e um parquinho para as crianças na localidade de Baixa da Abelha.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1149/352-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1149/352-2023.pdf</t>
   </si>
   <si>
     <t>Requer o alargamento e piçarramento da estrada iniciando na creche da localidade de Arroz e finalizando na localidade de Tourada.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1646/353-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1646/353-2023.pdf</t>
   </si>
   <si>
     <t>Requer a compra de um dessalinizador para o poço do assentamento do Croatá.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1667/354-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1667/354-2023.pdf</t>
   </si>
   <si>
     <t>Requer lombadas para todas as ruas pavimentadas da sede do Distrito de Cedro.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1169/355-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1169/355-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um Novo Hospital Municipal.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1027/356andre.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1027/356andre.pdf</t>
   </si>
   <si>
     <t>Requer que junto a secretaria de desporto e juventude seja trocado todo gramado da areninha da sede do município.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1645/357-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1645/357-2023.pdf</t>
   </si>
   <si>
     <t>Requer a compra de calcário e esterco de granja para serem doados aos agricultores cadastrados no seguro safra.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1663/358-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1663/358-2023.pdf</t>
   </si>
   <si>
     <t>Requer o piçarramento da estrada da localidade de Choró Martins, iniciando no final do calçamento e dando acesso às localidades de Choró Carnaubinha e Choró Mucambo.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1042/359marrim.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1042/359marrim.pdf</t>
   </si>
   <si>
     <t>Requer a proibição de fogos de artifícios no município de Chorozinho.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1039/360-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1039/360-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica para todas as ruas da localidade de Sítio Capoeira.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1159/361-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1159/361-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica iniciando em frente a escola Maria Joana de Carvalho e finalizando na residência do Neto Barbosa na localidade de Campestre.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1076/362daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1076/362daniel.pdf</t>
   </si>
   <si>
     <t>Requer o piçarramento iniciando na rua João Raimundo na localidade de Campestre I, finalizando na rua Wladimir Roriz até a parede do açude do distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1210/363lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1210/363lennon.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da praça com instalação da academia da saúde e um parquinho para as crianças do Assentamento Uruanã (Cione).</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1211/364lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1211/364lennon.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com instalação da academia da saúde e um parquinho para as crianças na localidade de Morros.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/862/365-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/862/365-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça no cruzamento da rua por trás da fábrica Ágata moda intima.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/892/366-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/892/366-2023.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação para a rua Luiz Gonzaga que liga o bairro Leirões e a Vila do Hospital.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/998/367juliocesar.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/998/367juliocesar.pdf</t>
   </si>
   <si>
     <t>Requer a nomeação de uma rua, denomeando-a como Maria Cavalcante Loiola ponto de referência, primeira rua após a BR-116.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1165/368-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1165/368-2023.pdf</t>
   </si>
   <si>
     <t>Requer a instalação da academia da saúde na praça da localidade de Tourada.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1166/369-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1166/369-2023.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe um projeto de lei "que extingue os cargos públicos que indica, dispõe o aproveitamento dos servidores ocupantes dos mesmos e dá outras providências" segue em anexo o modelo do projeto.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1639/370-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1639/370-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de 11 salas na câmara municipal de Chorozinho, uma para cada Vereador do poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1168/371-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1168/371-2023.pdf</t>
   </si>
   <si>
     <t>Requer a doação de um trator para o assentamento Zé Lourenço.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1223/372-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1223/372-2023.pdf</t>
   </si>
   <si>
     <t>Requer uma ambulância para atender a demanda da população do Assentamento Zé Lourenço.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1158/373-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1158/373-2023.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do chafariz da localidade de Arroz próximo ao bar do Moco.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1041/374marrim.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1041/374marrim.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de um parquinho para as crianças, vizinho a areninha de Triângulo.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1671/375-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1671/375-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com a instalação da academia da saúde é um parquinho para as crianças da Vila do Papoco.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1659/376-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1659/376-2023.pdf</t>
   </si>
   <si>
     <t>Requer lombadas para a Localidade de Lagoa dos Martins.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/893/377-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/893/377-2023.pdf</t>
   </si>
   <si>
     <t>Requer que realize atendimento médico uma vez por semana na localidade de Morros.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/894/378-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/894/378-2023.pdf</t>
   </si>
   <si>
     <t>Requer que realize atendimento médico uma vez por semana na localidade de Baixa da Abelha.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1617/379lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1617/379lennon.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica do canteiro central da avenida Vicente Albino, conhecida como a rua da rádio canário e da churrascaria do Domingos. II</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1212/380lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1212/380lennon.pdf</t>
   </si>
   <si>
     <t>Requer a isenção de Iptu e alvarás para as confecções e todas as pequenas empresas do município.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1644/381-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1644/381-2023.pdf</t>
   </si>
   <si>
     <t>Requer a contratação de um carro pipa para atender a demanda do município.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1666/382-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1666/382-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma câmara fria para o armazenamento da merenda escolar do município de Chorozinho.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1043/383marrim.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1043/383marrim.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma nova praça para a localidade de Sítio Capoeira.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1037/384marrim.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1037/384marrim.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para rua Zacarias Fidelis no Bairro Sossego.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1160/385-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1160/385-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica para a Rua Maria Jacinto no distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1162/386-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1162/386-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a rua João Alexandre na localidade de Campestre I.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/132/req_387-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/132/req_387-2023.pdf</t>
   </si>
   <si>
     <t>Requer o alargamento da parede do açude da localidade de Salgado.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/123/req_388-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/123/req_388-2023.pdf</t>
   </si>
   <si>
     <t>Requer um poço profundo entre a localidade de Baixa da abelha e a localidade de Campestre I próximo a residência do Fernandinho.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1213/389lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1213/389lennon.pdf</t>
   </si>
   <si>
     <t>Requer a urbanização entorno do colégio Odezir Saldanha no distrito de Triângulo.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1214/390-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1214/390-2023.pdf</t>
   </si>
   <si>
     <t>Requer lombadas para todas as ruas do distrito de Timbaúba dos Marinheiros.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1224/391eudes.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1224/391eudes.pdf</t>
   </si>
   <si>
     <t>Requer a isenção de iptu e iluminação pública para as mães com filhos autistas que residem com as mães no município de Chorozinho.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1025/392andre.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1025/392andre.pdf</t>
   </si>
   <si>
     <t>Requer que junto com a secretaria de educação realize a instalação de ar-condicionados em todas as escolas do município de Chorozinho.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1640/393-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1640/393-2023.pdf</t>
   </si>
   <si>
     <t>Requer para nomear a rua da areninha do distrito de Triângulo, denominando-a como Francisco Lucas, pai do ex vereador Milton.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1161/394-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1161/394-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a Rua Raimundo Quirino da Costa na localidade de Campestre I.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/970/395daniel.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/970/395daniel.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a rua: Chico João, por trás do campo do Neurivan no distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/861/396-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/861/396-2023.pdf</t>
   </si>
   <si>
     <t>Requer a compra de novos equipamentos para a casa de fisioterapia do município, equipamentos estes como: tens, fes, gua, sha, laser, bolas, alteres, plataformas de equilíbrio, ultrassom, bastões, ventosas, dentre outros.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/857/397-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/857/397-2023.pdf</t>
   </si>
   <si>
     <t>Requer que junto a secretária de Educação forneçam ao corpo docente do município, atendimento com terapeuta ocupacional e fisioterapeuta, para um momento de palestras e cuidados aos profissionais da educação do município.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1215/398lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1215/398lennon.pdf</t>
   </si>
   <si>
     <t>Requer a reforma e a cobertura da quadra poliesportiva do Assentamento Uruanan (Cione)</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1216/399lennon.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1216/399lennon.pdf</t>
   </si>
   <si>
     <t>Requer a sinalização nas vias para os ciclistas, com as seguintes frases. "Você encontrará ciclistas neste trecho!", "Mantenha a distância, respeite a vida!", sendo uma placa em Chorozinho sentido Triângulo, outra placa sentido Cione, mais uma placa sentido Timbaúba dos Marinheiros, e outra na estrada da Barreira.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/997/400juliocesar.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/997/400juliocesar.pdf</t>
   </si>
   <si>
     <t>Requer a conclusão da pavimentação em pedra tosca entre as localidades da reforma de Patos dos Liberatos e a localidade de Baixa Preta.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/996/401juliocesar.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/996/401juliocesar.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma passagem molhada entre a localidade da reforma e a localidade de Baixa Preta.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1665/402-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1665/402-2023.pdf</t>
   </si>
   <si>
     <t>Requer a compra de um caminhão mercedes para à secretária de agricultura, para a mesma dar mais assistência aos agricultores do município.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1038/403elias.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1038/403elias.pdf</t>
   </si>
   <si>
     <t>Requer a compra de maquinário, 03 tratores agrícolas com implemento grandes, 02 roçadeiras, 01 pulverizador a jato, 02 desbulhadeira de milho e feijão para secretaria de agricultura.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1040/404marrim.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1040/404marrim.pdf</t>
   </si>
   <si>
     <t>Requer a construção de 50 casas populares construída pelo governo municipal.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1221/405eudes.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1221/405eudes.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de cursinhos preparatórios, a partir de 2024, com aulas para jovens e adolescentes para se prepararem para exame nacional de ensino médio.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/995/406-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/995/406-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica para a rua Nenê Batista no distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/126/req_407-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/126/req_407-2023.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação de luz de led para a localidade de sítio albano.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/895/408-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/895/408-2023.pdf</t>
   </si>
   <si>
     <t>Requer que junto a secretária de educação integre as matérias conforme projeto anexado em requerimento, a partir da série de base 6° ano fundamental.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1217/409-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1217/409-2023.pdf</t>
   </si>
   <si>
     <t>Requer um campinho de futvôlei e um campinho de areia para o Assentamento Uruanan (Cione).</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1218/410-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1218/410-2023.pdf</t>
   </si>
   <si>
     <t>Requer a reforma de todos os laboratórios de informáticas do município e a instalação de novos laboratórios nas escolas que ainda não tem, e a contratação de profissionais da área.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1648/411-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1648/411-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com instalação da academia da saúde um parquinho para as crianças na localidade de Croatá II.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>Elias Soares</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1674/412-2023.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1674/412-2023.pdf</t>
   </si>
   <si>
     <t>Requer um poço profundo com dessalinizador para o Assentamento Menino Jesus (CIPA).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5157,9320 +5184,9372 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1616/lenno001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1620/lenno002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1068/03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1069/04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/971/5aurineide.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/667/req_6-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/547/req_7-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/549/req_8-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/943/9-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/947/10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/573/req_11-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1652/req_12-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/935/13-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/567/req_14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/129/req_15-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/118/req_16-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/571/req_17-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1670/18-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/952/19-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/955/20-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/551/req_21-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/552/req_22-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1619/023lennon.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1209/24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/149/req_25-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/442/req_26-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/527/req_27-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1201/28-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1200/29-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/569/req_30-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/960/31-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/963/32-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/832/req-33-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/836/34-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1061/35-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1070/36-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1618/37-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1611/38-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1625/39-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1626/40-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1022/41-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1017/42-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/933/requerimento-43-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1664/44-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1643/45-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/966/46-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/969/47-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/572/req_48-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/580/req_49-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1627/req_50-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1628/req_51-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/934/52-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/926/req_53-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1578/054samilly.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/444/req_55-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1612/056dioslennon.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1613/057lennon.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/558/req_58-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/561/req_59-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/541/req_60-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1071/61-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1172/62-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/582/req_63-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/568/req_64-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1073/65-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1203/66-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1035/67-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1031/68-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/447/req_69-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/452/req_70-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/550/req_71-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/676/req_72-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/681/req_73-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1629/req_74-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/562/req_75-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/581/req_76-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/928/req_77-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/929/req_78-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1614/079dioslennon.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1615/080dioslennon.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/454/req_81-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/458/req_82-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/456/req_83-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/465/req_84-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1164/85-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/727/req_86-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1592/087dioslennon.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1593/088dioslennon.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/691/req_89-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/585/req_90-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/563/req_91-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1630/req_92-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1631/req_93-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1594/094dioslennon.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/142/req_95-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/461/req_96-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1204/97-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/553/req_98-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/564/req_99-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/694/req_100-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/583/req_101-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1595/102dioslennon.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1621/103dioslennon.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/469/req_104-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/464/req_105-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/578/req_106-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/579/req_107-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1205/108daniel.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1208/109daniel.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1632/req_110-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/463/req_111-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/466/req_112-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/918/req_113-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/920/req_114-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/529/req_115-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/532/req_116-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/600/req_117-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/597/req_118-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1622/119dioslennon.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1623/120dioslennon.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/577/req_121-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/584/req_122-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/471/req_123-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/473/req_124-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/697/req_125-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1633/req_126-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/476/req_127-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/478/req_128-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/922/req_129-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/924/req_130-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/481/req_131-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/483/req_132-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/909/req_133-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/910/req_134-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1072/135daniel.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1206/136daniel.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1658/137-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/566/req_138-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/554/req_139-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1634/req_140-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/485/req_141-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/480/req_142-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1624/143dioslennon.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1596/144dioslennon.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/595/req_145-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/602/req_146-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/574/req_147-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/559/req_148-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/911/req_149-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/912/req_150-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1635/req_151-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/536/req_152-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/457/req_153-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/460/req_154-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/493/req_155-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/499/req_156-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1597/157lennon.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1598/158lennon.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1207/159daniel.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/722/req_160-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/699/req_161-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/503/req_162-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/506/req_163-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/555/req_164-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1064/165daniel.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1154/req_166-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/701/req_167-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/448/req_168-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/488/req_169-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1636/req_170-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/576/req_171-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/575/req_172-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/913/req_173-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/916/req_174-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1599/175lenon.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1600/176lenon.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1637/req_177-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/494/req_178-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/496/req_179-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/556/req_180-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1601/181lennon.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1602/182lennon.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/507/req_183-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/508/req_184-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1152/req_185-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/719/req_186-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/907/req_187-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/908/req_188-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/605/req_189-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/606/req_190-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1653/191-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/586/req_192-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/557/req_193-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/560/req_194-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/502/req_195-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/505/req_196-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/608/req_197-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/611/req_198-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1067/199daniel.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/510/req_200-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/512/req_201-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/712/req_202-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/716/req_203-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1642/req_204-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1673/205-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1603/206lennon.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1604/207lennon.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/841/208-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/842/req_209-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/613/req_210-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/615/req_211-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/514/req_212-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/516/req_213-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1156/req_214-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1222/215eudes.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1167/req_216-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1605/217lennon.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1606/218lennon.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1641/req_219-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1672/220-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/718/req_221-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/565/req_222-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1647/req_223-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1155/req_224-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1075/225daniel.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/523/req_226-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/939/227carlosandre.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/843/req_228-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/846/req_229-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/616/req_230-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/618/req_231-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/720/req_232-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/725/req_233-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1607/234lennon.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1608/235lennon.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/539/req_236-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/545/req_237-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/509/req_238.2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/511/req_239-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/936/240andre.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/906/req_242-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/677/req_243-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/620/req_244-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/622/req_245-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1609/246lennon.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1610/247lennon.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1650/req_248-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1649/req_249-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1153/req_250-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/526/req_251-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/528/req_252-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/624/req_253-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/690/req_254-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1656/255-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1655/256-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/513/req_257-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1586/258lennon.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1587/259lennon.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/696/req_260-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/708/req_261-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/530/req_262-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/531/req_263-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/515/req_264-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1588/265lennon.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1589/266lennon.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1660/267-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/587/req_268-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1014/278-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1000/279-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1590/281lennon.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1591/282lennon.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1202/283daniel.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1151/req_284-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/517/req_285-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/140/req_286-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/533/req_287-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/534/req_288-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1662/289-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/570/req_290-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1657/291-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/705/req_292-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/546/req_293-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/535/req_294-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/537/req_295-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/629/req_296-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/136/req_297-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/518/req_298-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/664/req_299-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/671/req_300-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1074/301daniel.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1066/302daniel.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1580/303lennon.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1581/304lennon.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1654/305-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/548/req_306-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/634/req_307-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/707/req_308-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1150/req_309-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1163/req_310-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/674/req_311-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/654/req_312-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1582/313-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1583/314lennon.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/538/req_315-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/540/req_316-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1661/317-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1651/req_318-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/519/req_319-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/520/req_320-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1638/req_321-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/521/req_322-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/522/req_323-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/724/req_324-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1157/req_325-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/652/req_326-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1584/329-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1585/330lennon.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/656/req_331-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1668/332-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1669/333-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/543/334eudes.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/659/req_335-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/242/req_336-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/237/req_337-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/235/req_338-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/232/req_339-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/231/req_340-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/524/req_341-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1219/342lennon.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1220/343lennon.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/542/req_344-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/544/req_345-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/714/req_346-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/710/req_347-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1009/348marrim.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1579/349lennon.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/999/350juliocesar.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/146/req_351-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1149/352-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1646/353-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1667/354-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1169/355-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1027/356andre.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1645/357-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1663/358-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1042/359marrim.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1039/360-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1159/361-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1076/362daniel.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1210/363lennon.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1211/364lennon.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/862/365-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/892/366-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/998/367juliocesar.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1165/368-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1166/369-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1639/370-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1168/371-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1223/372-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1158/373-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1041/374marrim.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1671/375-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1659/376-2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/893/377-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/894/378-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1617/379lennon.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1212/380lennon.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1644/381-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1666/382-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1043/383marrim.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1037/384marrim.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1160/385-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1162/386-2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/132/req_387-2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/123/req_388-2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1213/389lennon.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1214/390-2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1224/391eudes.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1025/392andre.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1640/393-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1161/394-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/970/395daniel.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/861/396-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/857/397-2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1215/398lennon.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1216/399lennon.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/997/400juliocesar.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/996/401juliocesar.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1665/402-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1038/403elias.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1040/404marrim.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1221/405eudes.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/995/406-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/126/req_407-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/895/408-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1217/409-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1218/410-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1648/411-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1674/412-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1709/projetoderesolucao012023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1708/projetoderesolucao022023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1616/lenno001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1620/lenno002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1068/03-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1069/04-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/971/5aurineide.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/667/req_6-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/547/req_7-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/549/req_8-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/943/9-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/947/10-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/573/req_11-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1652/req_12-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/935/13-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/567/req_14-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/129/req_15-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/118/req_16-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/571/req_17-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1670/18-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/952/19-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/955/20-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/551/req_21-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/552/req_22-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1619/023lennon.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1209/24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/149/req_25-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/442/req_26-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/527/req_27-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1201/28-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1200/29-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/569/req_30-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/960/31-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/963/32-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/832/req-33-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/836/34-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1061/35-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1070/36-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1618/37-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1611/38-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1625/39-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1626/40-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1022/41-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1017/42-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/933/requerimento-43-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1664/44-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1643/45-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/966/46-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/969/47-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/572/req_48-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/580/req_49-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1627/req_50-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1628/req_51-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/934/52-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/926/req_53-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1578/054samilly.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/444/req_55-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1612/056dioslennon.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1613/057lennon.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/558/req_58-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/561/req_59-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/541/req_60-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1071/61-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1172/62-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/582/req_63-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/568/req_64-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1073/65-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1203/66-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1035/67-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1031/68-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/447/req_69-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/452/req_70-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/550/req_71-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/676/req_72-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/681/req_73-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1629/req_74-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/562/req_75-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/581/req_76-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/928/req_77-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/929/req_78-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1614/079dioslennon.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1615/080dioslennon.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/454/req_81-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/458/req_82-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/456/req_83-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/465/req_84-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1164/85-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/727/req_86-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1592/087dioslennon.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1593/088dioslennon.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/691/req_89-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/585/req_90-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/563/req_91-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1630/req_92-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1631/req_93-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1594/094dioslennon.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/142/req_95-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/461/req_96-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1204/97-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/553/req_98-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/564/req_99-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/694/req_100-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/583/req_101-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1595/102dioslennon.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1621/103dioslennon.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/469/req_104-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/464/req_105-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/578/req_106-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/579/req_107-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1205/108daniel.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1208/109daniel.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1632/req_110-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/463/req_111-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/466/req_112-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/918/req_113-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/920/req_114-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/529/req_115-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/532/req_116-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/600/req_117-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/597/req_118-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1622/119dioslennon.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1623/120dioslennon.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/577/req_121-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/584/req_122-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/471/req_123-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/473/req_124-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/697/req_125-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1633/req_126-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/476/req_127-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/478/req_128-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/922/req_129-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/924/req_130-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/481/req_131-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/483/req_132-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/909/req_133-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/910/req_134-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1072/135daniel.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1206/136daniel.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1658/137-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/566/req_138-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/554/req_139-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1634/req_140-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/485/req_141-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/480/req_142-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1624/143dioslennon.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1596/144dioslennon.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/595/req_145-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/602/req_146-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/574/req_147-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/559/req_148-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/911/req_149-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/912/req_150-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1635/req_151-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/536/req_152-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/457/req_153-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/460/req_154-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/493/req_155-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/499/req_156-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1597/157lennon.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1598/158lennon.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1207/159daniel.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/722/req_160-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/699/req_161-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/503/req_162-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/506/req_163-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/555/req_164-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1064/165daniel.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1154/req_166-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/701/req_167-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/448/req_168-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/488/req_169-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1636/req_170-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/576/req_171-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/575/req_172-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/913/req_173-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/916/req_174-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1599/175lenon.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1600/176lenon.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1637/req_177-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/494/req_178-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/496/req_179-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/556/req_180-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1601/181lennon.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1602/182lennon.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/507/req_183-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/508/req_184-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1152/req_185-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/719/req_186-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/907/req_187-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/908/req_188-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/605/req_189-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/606/req_190-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1653/191-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/586/req_192-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/557/req_193-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/560/req_194-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/502/req_195-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/505/req_196-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/608/req_197-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/611/req_198-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1067/199daniel.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/510/req_200-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/512/req_201-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/712/req_202-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/716/req_203-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1642/req_204-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1673/205-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1603/206lennon.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1604/207lennon.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/841/208-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/842/req_209-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/613/req_210-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/615/req_211-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/514/req_212-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/516/req_213-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1156/req_214-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1222/215eudes.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1167/req_216-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1605/217lennon.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1606/218lennon.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1641/req_219-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1672/220-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/718/req_221-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/565/req_222-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1647/req_223-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1155/req_224-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1075/225daniel.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/523/req_226-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/939/227carlosandre.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/843/req_228-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/846/req_229-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/616/req_230-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/618/req_231-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/720/req_232-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/725/req_233-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1607/234lennon.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1608/235lennon.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/539/req_236-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/545/req_237-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/509/req_238.2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/511/req_239-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/936/240andre.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/906/req_242-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/677/req_243-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/620/req_244-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/622/req_245-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1609/246lennon.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1610/247lennon.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1650/req_248-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1649/req_249-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1153/req_250-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/526/req_251-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/528/req_252-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/624/req_253-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/690/req_254-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1656/255-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1655/256-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/513/req_257-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1586/258lennon.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1587/259lennon.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/696/req_260-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/708/req_261-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/530/req_262-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/531/req_263-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/515/req_264-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1588/265lennon.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1589/266lennon.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1660/267-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/587/req_268-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1014/278-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1000/279-2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1590/281lennon.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1591/282lennon.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1202/283daniel.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1151/req_284-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/517/req_285-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/140/req_286-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/533/req_287-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/534/req_288-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1662/289-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/570/req_290-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1657/291-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/705/req_292-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/546/req_293-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/535/req_294-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/537/req_295-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/629/req_296-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/136/req_297-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/518/req_298-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/664/req_299-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/671/req_300-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1074/301daniel.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1066/302daniel.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1580/303lennon.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1581/304lennon.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1654/305-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/548/req_306-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/634/req_307-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/707/req_308-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1150/req_309-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1163/req_310-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/674/req_311-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/654/req_312-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1582/313-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1583/314lennon.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/538/req_315-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/540/req_316-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1661/317-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1651/req_318-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/519/req_319-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/520/req_320-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1638/req_321-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/521/req_322-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/522/req_323-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/724/req_324-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1157/req_325-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/652/req_326-2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1584/329-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1585/330lennon.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/656/req_331-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1668/332-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1669/333-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/543/334eudes.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/659/req_335-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/242/req_336-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/237/req_337-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/235/req_338-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/232/req_339-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/231/req_340-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/524/req_341-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1219/342lennon.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1220/343lennon.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/542/req_344-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/544/req_345-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/714/req_346-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/710/req_347-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1009/348marrim.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1579/349lennon.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/999/350juliocesar.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/146/req_351-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1149/352-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1646/353-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1667/354-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1169/355-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1027/356andre.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1645/357-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1663/358-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1042/359marrim.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1039/360-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1159/361-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1076/362daniel.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1210/363lennon.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1211/364lennon.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/862/365-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/892/366-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/998/367juliocesar.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1165/368-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1166/369-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1639/370-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1168/371-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1223/372-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1158/373-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1041/374marrim.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1671/375-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1659/376-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/893/377-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/894/378-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1617/379lennon.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1212/380lennon.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1644/381-2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1666/382-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1043/383marrim.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1037/384marrim.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1160/385-2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1162/386-2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/132/req_387-2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/123/req_388-2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1213/389lennon.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1214/390-2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1224/391eudes.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1025/392andre.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1640/393-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1161/394-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/970/395daniel.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/861/396-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/857/397-2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1215/398lennon.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1216/399lennon.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/997/400juliocesar.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/996/401juliocesar.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1665/402-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1038/403elias.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1040/404marrim.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1221/405eudes.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/995/406-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/126/req_407-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/895/408-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1217/409-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1218/410-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1648/411-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2023/1674/412-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H402"/>
+  <dimension ref="A1:H404"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="13.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
+      <c r="F2" t="s">
+        <v>13</v>
+      </c>
       <c r="G2" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
       <c r="G3" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H21" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E22" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E23" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H24" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E25" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E26" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D27" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E27" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D28" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E28" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D29" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="H29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E30" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E31" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E33" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="H33" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E34" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="H34" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E35" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H35" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E36" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H36" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E37" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H37" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H38" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E39" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H39" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D40" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E40" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H40" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D41" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E41" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H41" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E42" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="H42" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D43" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E43" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="H43" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E44" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H44" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D45" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E45" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="H45" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D46" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E46" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="H46" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D47" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E47" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H47" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D48" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E48" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H48" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D49" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E49" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="H49" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D50" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E50" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="H50" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D51" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E51" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="H51" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D52" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E52" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="H52" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D53" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E53" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="H53" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D54" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E54" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H54" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D55" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E55" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="H55" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D56" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E56" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="H56" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D57" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E57" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="H57" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D58" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E58" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="H58" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D59" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E59" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="H59" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D60" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E60" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="H60" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D61" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E61" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="H61" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D62" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E62" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H62" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D63" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E63" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="H63" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D64" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E64" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="H64" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D65" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E65" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="H65" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D66" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E66" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="H66" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D67" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E67" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="H67" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D68" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E68" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="H68" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D69" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E69" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="H69" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D70" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E70" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H70" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D71" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E71" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="H71" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D72" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E72" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="H72" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D73" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E73" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="H73" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D74" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E74" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="H74" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D75" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E75" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="H75" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D76" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E76" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="H76" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D77" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E77" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="H77" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D78" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E78" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="H78" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D79" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E79" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="H79" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D80" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E80" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="H80" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D81" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E81" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="H81" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D82" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E82" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="H82" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D83" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E83" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="H83" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D84" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E84" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="H84" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D85" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E85" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="H85" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D86" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E86" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="H86" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D87" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E87" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="H87" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D88" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E88" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H88" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D89" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E89" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="H89" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D90" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E90" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="H90" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D91" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E91" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="H91" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D92" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E92" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="H92" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D93" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E93" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="H93" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D94" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E94" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="H94" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D95" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E95" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="H95" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D96" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E96" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="H96" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D97" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E97" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="H97" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D98" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E98" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="H98" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D99" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E99" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="H99" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D100" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E100" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="H100" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D101" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E101" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="H101" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D102" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E102" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="H102" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D103" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E103" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="H103" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D104" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E104" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="H104" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D105" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E105" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="H105" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D106" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E106" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="H106" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D107" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E107" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="H107" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D108" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E108" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="H108" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D109" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E109" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="H109" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D110" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E110" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="H110" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D111" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E111" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="H111" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D112" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E112" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="H112" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="D113" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E113" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="H113" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D114" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E114" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="H114" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D115" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E115" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="H115" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D116" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E116" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="H116" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D117" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E117" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="H117" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D118" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E118" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="H118" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>71</v>
+        <v>481</v>
       </c>
       <c r="D119" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E119" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="H119" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="D120" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E120" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="H120" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>487</v>
+        <v>80</v>
       </c>
       <c r="D121" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E121" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="H121" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="D122" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E122" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="H122" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D123" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E123" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="H123" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D124" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E124" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="H124" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="D125" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E125" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="H125" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D126" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E126" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="H126" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="D127" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E127" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="H127" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="D128" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E128" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="H128" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="D129" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E129" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="H129" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>67</v>
+        <v>524</v>
       </c>
       <c r="D130" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E130" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="H130" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="D131" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E131" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="H131" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>530</v>
+        <v>76</v>
       </c>
       <c r="D132" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E132" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="H132" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="D133" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E133" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="H133" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="D134" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E134" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="H134" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D135" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E135" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="H135" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="D136" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E136" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H136" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="D137" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E137" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="H137" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="D138" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E138" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="H138" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D139" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E139" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="H139" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="D140" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E140" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="H140" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D141" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E141" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="H141" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="D142" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E142" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="H142" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>387</v>
+        <v>575</v>
       </c>
       <c r="D143" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E143" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="H143" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="D144" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E144" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="H144" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>581</v>
+        <v>396</v>
       </c>
       <c r="D145" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E145" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="H145" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="D146" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E146" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="H146" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="D147" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E147" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="H147" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D148" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E148" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="H148" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D149" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E149" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="H149" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>107</v>
+        <v>602</v>
       </c>
       <c r="D150" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E150" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="H150" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="D151" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E151" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="H151" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>608</v>
+        <v>116</v>
       </c>
       <c r="D152" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E152" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="H152" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D153" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E153" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="H153" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="D154" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E154" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="H154" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="D155" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E155" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="H155" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="D156" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E156" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="H156" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="D157" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E157" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="H157" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="D158" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E158" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="H158" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="D159" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E159" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="H159" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="D160" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E160" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="H160" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="D161" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E161" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="H161" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="D162" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E162" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="H162" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="D163" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E163" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="H163" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="D164" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E164" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="H164" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="D165" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E165" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="H165" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="D166" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E166" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="H166" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="D167" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E167" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="H167" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="D168" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E168" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="H168" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="D169" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E169" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="H169" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="D170" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E170" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="H170" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="D171" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E171" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="H171" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="D172" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E172" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="H172" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="D173" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E173" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="H173" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="D174" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E174" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="H174" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="D175" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E175" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="H175" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="D176" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E176" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="H176" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="D177" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E177" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="H177" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="D178" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E178" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="H178" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="D179" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E179" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="H179" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="D180" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E180" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="H180" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="D181" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E181" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="H181" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="D182" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E182" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="H182" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="D183" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E183" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="H183" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="D184" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E184" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="H184" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="D185" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E185" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="H185" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="D186" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E186" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="H186" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="D187" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E187" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="H187" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="D188" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E188" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="H188" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="D189" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E189" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="H189" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="D190" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E190" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="H190" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="D191" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E191" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="H191" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="D192" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E192" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="H192" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D193" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E193" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="H193" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D194" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E194" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="H194" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="D195" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E195" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="H195" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="D196" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E196" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="H196" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="D197" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E197" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="H197" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D198" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E198" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="H198" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="D199" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E199" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="H199" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="D200" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E200" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="H200" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D201" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E201" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="H201" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="D202" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E202" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="H202" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="D203" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E203" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="H203" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="D204" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E204" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="H204" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="D205" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E205" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="H205" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="D206" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E206" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="H206" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="D207" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E207" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="H207" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="D208" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E208" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="H208" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="D209" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E209" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="H209" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="D210" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E210" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="H210" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="D211" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E211" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="H211" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="D212" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E212" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="H212" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="D213" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E213" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="H213" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="D214" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E214" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="H214" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="D215" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E215" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="H215" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="D216" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E216" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="H216" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="D217" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E217" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="H217" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="D218" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E218" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="H218" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="D219" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E219" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="H219" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="D220" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E220" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="H220" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="D221" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E221" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="H221" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="D222" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E222" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="H222" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="D223" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E223" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="H223" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="D224" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E224" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="H224" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="D225" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E225" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="H225" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="D226" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E226" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="H226" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D227" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E227" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="H227" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D228" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E228" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="H228" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D229" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E229" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="H229" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="D230" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E230" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="H230" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D231" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E231" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="H231" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="D232" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E232" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="H232" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="D233" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E233" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="H233" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="D234" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E234" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="H234" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="D235" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E235" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="H235" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="D236" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E236" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="H236" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="D237" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E237" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="H237" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="D238" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E238" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="H238" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D239" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E239" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="H239" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="D240" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E240" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="H240" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="D241" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E241" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="H241" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="D242" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E242" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="H242" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="D243" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E243" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="H243" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="D244" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E244" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="H244" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="D245" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E245" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="H245" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="D246" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E246" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="H246" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="D247" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E247" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="H247" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D248" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E248" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="H248" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="D249" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E249" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="H249" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="D250" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E250" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="H250" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="D251" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E251" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="H251" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="D252" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E252" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="H252" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="D253" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E253" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="H253" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="D254" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E254" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="H254" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="D255" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E255" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="H255" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="D256" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E256" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="H256" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="D257" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E257" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="H257" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="D258" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E258" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="H258" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="D259" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E259" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="H259" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="D260" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E260" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="H260" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="D261" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E261" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="H261" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="D262" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E262" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="H262" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="D263" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E263" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="H263" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="D264" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E264" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="H264" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D265" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E265" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="H265" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="D266" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E266" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="H266" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="D267" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E267" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="H267" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="D268" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E268" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="H268" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="D269" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E269" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="H269" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="D270" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E270" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="H270" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="D271" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E271" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="H271" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="D272" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E272" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>969</v>
+        <v>1090</v>
       </c>
       <c r="H272" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="D273" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E273" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="H273" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="D274" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E274" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1096</v>
+        <v>978</v>
       </c>
       <c r="H274" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="D275" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E275" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="H275" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="D276" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E276" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="H276" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="D277" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E277" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="H277" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>566</v>
+        <v>1111</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="D278" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E278" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="H278" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="D279" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E279" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="H279" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1117</v>
+        <v>575</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="D280" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E280" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="H280" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="D281" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E281" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="H281" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="D282" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E282" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="H282" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="D283" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E283" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="H283" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="D284" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E284" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="H284" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="D285" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E285" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="H285" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="D286" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E286" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="H286" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="D287" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E287" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="H287" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="D288" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E288" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="H288" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>550</v>
+        <v>1154</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="D289" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E289" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="H289" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="D290" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E290" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="H290" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1160</v>
+        <v>559</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="D291" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E291" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="H291" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="D292" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E292" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="H292" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="D293" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E293" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="H293" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="D294" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E294" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="H294" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="D295" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E295" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="H295" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="D296" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E296" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="H296" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="D297" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E297" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="H297" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="D298" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E298" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="H298" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="D299" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E299" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="H299" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="D300" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E300" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="H300" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="D301" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E301" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="H301" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="D302" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E302" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="H302" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D303" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E303" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="H303" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="D304" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E304" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="H304" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="D305" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E305" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="H305" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="D306" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E306" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="H306" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="D307" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E307" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="H307" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="D308" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E308" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="H308" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="D309" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E309" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="H309" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="D310" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E310" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="H310" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="D311" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E311" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="H311" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="D312" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E312" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="H312" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="D313" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E313" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="H313" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="D314" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E314" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="H314" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="D315" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E315" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="H315" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="D316" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E316" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="H316" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="D317" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E317" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="H317" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="D318" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E318" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="H318" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="D319" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E319" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="H319" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="D320" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E320" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="H320" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="D321" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E321" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="H321" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="D322" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E322" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="H322" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="D323" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E323" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="H323" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="D324" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E324" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="H324" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="D325" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E325" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="H325" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>972</v>
+        <v>1301</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="D326" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E326" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
       <c r="H326" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>952</v>
+        <v>1305</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>1303</v>
+        <v>1306</v>
       </c>
       <c r="D327" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E327" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="H327" t="s">
-        <v>1305</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>944</v>
+        <v>981</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>1306</v>
+        <v>1309</v>
       </c>
       <c r="D328" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E328" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1307</v>
+        <v>1310</v>
       </c>
       <c r="H328" t="s">
-        <v>1308</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>932</v>
+        <v>961</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>1309</v>
+        <v>1312</v>
       </c>
       <c r="D329" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E329" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1310</v>
+        <v>1313</v>
       </c>
       <c r="H329" t="s">
-        <v>1311</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>928</v>
+        <v>953</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>1312</v>
+        <v>1315</v>
       </c>
       <c r="D330" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E330" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1313</v>
+        <v>1316</v>
       </c>
       <c r="H330" t="s">
-        <v>1314</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1315</v>
+        <v>941</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="D331" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E331" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="H331" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1319</v>
+        <v>937</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="D332" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E332" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="H332" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="D333" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E333" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="H333" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="D334" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E334" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="H334" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="D335" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E335" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="H335" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="D336" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E336" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="H336" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="D337" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E337" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="H337" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="D338" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E338" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="H338" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="D339" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E339" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="H339" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="D340" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E340" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="H340" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>589</v>
+        <v>1356</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
       <c r="D341" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E341" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
       <c r="H341" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="D342" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E342" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="H342" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1362</v>
+        <v>598</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="D343" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E343" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="H343" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="D344" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E344" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="H344" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="D345" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E345" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="H345" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="D346" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E346" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="H346" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="D347" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E347" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="H347" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="D348" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E348" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="H348" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="D349" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E349" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="H349" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="D350" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E350" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="H350" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="D351" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E351" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="H351" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="D352" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E352" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="H352" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="D353" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E353" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="H353" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="D354" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E354" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="H354" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="D355" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E355" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="H355" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="D356" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E356" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="H356" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="D357" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E357" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="H357" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="D358" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E358" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="H358" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="D359" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E359" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="H359" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="D360" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E360" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="H360" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="D361" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E361" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="H361" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="D362" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E362" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="H362" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="D363" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E363" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="H363" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="D364" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E364" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="H364" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="D365" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E365" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="H365" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="D366" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E366" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="H366" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="D367" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E367" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="H367" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="D368" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E368" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="H368" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="D369" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E369" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="H369" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="D370" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E370" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="H370" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="D371" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E371" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="H371" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="D372" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E372" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="H372" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="D373" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E373" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="H373" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="D374" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E374" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="H374" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="D375" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E375" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="H375" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="D376" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E376" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="H376" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>534</v>
+        <v>1499</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="D377" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E377" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="H377" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>499</v>
+        <v>1503</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>1501</v>
+        <v>1504</v>
       </c>
       <c r="D378" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E378" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1502</v>
+        <v>1505</v>
       </c>
       <c r="H378" t="s">
-        <v>1503</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1504</v>
+        <v>543</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="D379" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E379" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
       <c r="H379" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1508</v>
+        <v>508</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="D380" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E380" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="H380" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="D381" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E381" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="H381" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="D382" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E382" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="H382" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="D383" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E383" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="H383" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="D384" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E384" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="H384" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="D385" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E385" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="H385" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="D386" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E386" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="H386" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="D387" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E387" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="H387" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="D388" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E388" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="H388" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="D389" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E389" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="H389" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="D390" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E390" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="H390" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="D391" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E391" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="H391" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="D392" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E392" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="H392" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="D393" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E393" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="H393" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="D394" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E394" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="H394" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="D395" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E395" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="H395" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="D396" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E396" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="H396" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>511</v>
+        <v>1577</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="D397" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E397" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="H397" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="D398" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E398" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="H398" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1583</v>
+        <v>520</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="D399" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E399" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="H399" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="D400" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E400" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="H400" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="D401" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E401" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="H401" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="D402" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E402" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>1597</v>
+        <v>22</v>
       </c>
       <c r="G402" s="1" t="s">
         <v>1598</v>
       </c>
       <c r="H402" t="s">
         <v>1599</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D403" t="s">
+        <v>21</v>
+      </c>
+      <c r="E403" t="s">
+        <v>22</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D404" t="s">
+        <v>21</v>
+      </c>
+      <c r="E404" t="s">
+        <v>22</v>
+      </c>
+      <c r="F404" t="s">
+        <v>1606</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1608</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -14832,50 +14911,52 @@
     <hyperlink ref="G378" r:id="rId377"/>
     <hyperlink ref="G379" r:id="rId378"/>
     <hyperlink ref="G380" r:id="rId379"/>
     <hyperlink ref="G381" r:id="rId380"/>
     <hyperlink ref="G382" r:id="rId381"/>
     <hyperlink ref="G383" r:id="rId382"/>
     <hyperlink ref="G384" r:id="rId383"/>
     <hyperlink ref="G385" r:id="rId384"/>
     <hyperlink ref="G386" r:id="rId385"/>
     <hyperlink ref="G387" r:id="rId386"/>
     <hyperlink ref="G388" r:id="rId387"/>
     <hyperlink ref="G389" r:id="rId388"/>
     <hyperlink ref="G390" r:id="rId389"/>
     <hyperlink ref="G391" r:id="rId390"/>
     <hyperlink ref="G392" r:id="rId391"/>
     <hyperlink ref="G393" r:id="rId392"/>
     <hyperlink ref="G394" r:id="rId393"/>
     <hyperlink ref="G395" r:id="rId394"/>
     <hyperlink ref="G396" r:id="rId395"/>
     <hyperlink ref="G397" r:id="rId396"/>
     <hyperlink ref="G398" r:id="rId397"/>
     <hyperlink ref="G399" r:id="rId398"/>
     <hyperlink ref="G400" r:id="rId399"/>
     <hyperlink ref="G401" r:id="rId400"/>
     <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>