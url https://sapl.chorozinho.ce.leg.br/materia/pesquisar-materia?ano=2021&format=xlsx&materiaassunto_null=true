--- v0 (2026-01-16)
+++ v1 (2026-04-21)
@@ -51,4923 +51,4923 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1028/135.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1028/135.pdf</t>
   </si>
   <si>
     <t>Requer a compra de 40.496 vacinas para imunizar toda a população do município.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/653/290.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/653/290.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com equipamento para prática de esporte e a instalação de um parquinho para as crianças do Residencial Irmã Alzira.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/666/1.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/666/1.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um matadouro público no município de Chorozinho.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/735/2.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/735/2.pdf</t>
   </si>
   <si>
     <t>Requer a construção do estádio municipal de Chorozinho.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/739/3.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/739/3.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um campinho de futebol de areia com iluminação, para o Sítio Retiro, a pedido da população.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/740/4.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/740/4.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação em pedra tosca para o Sítio albano.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/796/5.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/796/5.pdf</t>
   </si>
   <si>
     <t>Requer recapeamento com piçarra da estrada do cedro, iniciando em lagoa de pedra dando acesso à ribeira e finalizando na extrema do brito.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/762/6.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/762/6.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento com piçarra da estrada que se inicia no sr. João Fulô, dando acesso à toda a ribeira e finalizando Choro Mucambo.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/967/7.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/967/7.pdf</t>
   </si>
   <si>
     <t>Requer a continuidade do calçamento a partir do bar da Marisa na localidade de Campestre seguindo o percurso de 300 metros.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/985/8.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/985/8.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de um poço profundo na localidade de tourada (preferência do volume da caixa d’água de dez mil litros).</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/589/9.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/589/9.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma creche no bairro Leirões.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/588/10.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/588/10.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação do asfalto da avenida Raimundo Simplício de Carvalho, iniciando-se em frente à prefeitura e finalizando em frente à cerâmica so seu Antônio.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1060/11.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1060/11.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em Pedra tosca na Rua Padre Cícero nas proximidades do posto de saúde até a entrada do assentamento José Lourenço continuando por toda a rua Treze de Maio no assentamento de José Lourenço.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1059/12.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1059/12.pdf</t>
   </si>
   <si>
     <t>Requer construção e instalação de um centro cirúrgico para pequenas cirurgias no Hospital Municipal de Chorozinho.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/871/13.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/871/13.pdf</t>
   </si>
   <si>
     <t>Requer a construção do prédio da prefeitura municipal.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/877/14.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/877/14.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um ginásio poliesportivo no distrito de triângulo.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/917/15.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/917/15.pdf</t>
   </si>
   <si>
     <t>Requer uma ambulância para o distrito de Triângulo.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/915/16.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/915/16.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do ginásio poliesportivo de Timbaúba.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/797/17.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/797/17.pdf</t>
   </si>
   <si>
     <t>Requer a construção de areninha de gramado sintético em novo horizonte.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/756/18.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/756/18.pdf</t>
   </si>
   <si>
     <t>Requer a construção uma areninha no distrito de cedro.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/688/19.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/688/19.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça no cruzamento da rua por trás da fábrica ágata moda intima.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/869/20.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/869/20.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca de todas as ruas do assentamento Menino Jesus, em cipa.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/919/21.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/919/21.pdf</t>
   </si>
   <si>
     <t>Requer uma ambulância para o distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/921/22.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/921/22.pdf</t>
   </si>
   <si>
     <t>Requer a nomeação da areninha do Triângulo para areninha Gloudo Rodrigues.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1013/23.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1013/23.pdf</t>
   </si>
   <si>
     <t>Requer academia ao ar livre da terceira idade na Praça do Mercado Municipal.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1012/24.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1012/24.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação adequada para Praça do mercado Municipal.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/668/25.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/668/25.pdf</t>
   </si>
   <si>
     <t>Requer um poço profundo entre a baixa da abelha e o campestre I.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/734/26.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/734/26.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um poço profundo com dessalinizador na localidade de Sítio Capoeira.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/812/27.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/812/27.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da rua Edite evaristo.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/827/28.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/827/28.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da escola e quadra Raimundo Celso dos Santos no Distrito de Triângulo.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/598/29.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/598/29.pdf</t>
   </si>
   <si>
     <t>Requer a construção de banheiro públicos próximo à areninha para a população.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/651/30.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/651/30.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma creche para o distrito de patos dos liberatos.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1105/31.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1105/31.pdf</t>
   </si>
   <si>
     <t>Requer calçamento em Pedra tosca para a travessa Joaquim e Jerônimo N 200, localizado na Estrada da Barreira, conhecido como Beco do Tibúrcio.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1104/32.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1104/32.pdf</t>
   </si>
   <si>
     <t>Requer calçamento em pedra tosca para Rua Sinha Leite (conhecida como Beco do Salustiano).</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/984/33.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/984/33.pdf</t>
   </si>
   <si>
     <t>Requer a solicitação de um transporte escolar para alunos que estudam na escola José Maria Falcão, conhecida como liceu de Pacajus da região dos distritos de Patos, campestre e adjacências.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/987/34.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/987/34.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da quadra de esportes José Rodrigues de Souza na localidade de tourada ,Distrito Campestre.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1058/35.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1058/35.pdf</t>
   </si>
   <si>
     <t>Requer um poço profundo no assentamento de José Lourenço próximo à residência do senhor Paulinho.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1087/36.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1087/36.pdf</t>
   </si>
   <si>
     <t>Requer a criação de um projeto através da Secretaria do Trabalho e Assistência Social do município, para distribuição mensal de cestas básicas às famílias em situações de vulnerabilidade social.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/741/37.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/741/37.pdf</t>
   </si>
   <si>
     <t>Requer a criação de um centro cirúrgico e obstétrico, que venha atender as gestantes do Município.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/742/38.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/742/38.pdf</t>
   </si>
   <si>
     <t>Requer uma pracinha para o Sítio Retiro com brinquedo praça.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/870/39.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/870/39.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um ginásio poliesportivo no assentamento Menino Jesus.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/867/40.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/867/40.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma placa na entrada de |Chorozinho, que venha a destacar o nome de Chorozinho, e também que Triângulo faz parte de Chorozinho e não de Quixadá.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/856/41.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/856/41.pdf</t>
   </si>
   <si>
     <t>Requer uma solicitação de um transporte que faça o translado dos alunos de Timbaúba, triângulo e centro de Chorozinho, em direção a Pacajus para a escola profissionalizante.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/669/43.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/669/43.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça na localidade de Salgado.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/670/44.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/670/44.pdf</t>
   </si>
   <si>
     <t>Requer a encanação em todas as residências da comunidade de Vila Rosa.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/883/45.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/883/45.pdf</t>
   </si>
   <si>
     <t>Requer a construção  de um muro com arquibancada e vestuário para o campo do distrito de triângulo.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/930/46.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/930/46.pdf</t>
   </si>
   <si>
     <t>Requer uma academia ao ar livre para o distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/954/47.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/954/47.pdf</t>
   </si>
   <si>
     <t>Requer o calçamento na rua dos marinheiros no distrito de Patos dos Liberatos (próximo à fábrica da confecção do devid).</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/991/48.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/991/48.pdf</t>
   </si>
   <si>
     <t>Requer a perfuração de um poço de água na localidade de baixa da abelha.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1006/49.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1006/49.pdf</t>
   </si>
   <si>
     <t>Requer academia ao ar livre na Praça do Sossego.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1005/50.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1005/50.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação  no espaço atrás do monumento do Menino Jesus de Praga, próximo ao daizim  Veículos.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/795/51.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/795/51.pdf</t>
   </si>
   <si>
     <t>Requer o piçarramento da estrada iniciando no Choró Tapera, dando acesso ao Croatá e finalizando no Cedro.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/793/52.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/793/52.pdf</t>
   </si>
   <si>
     <t>Requer a compra de uma ambulância para a cipa .</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/599/53.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/599/53.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma creche de tempo integral para o distrito de Patos dos Liberatos.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/648/54.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/648/54.pdf</t>
   </si>
   <si>
     <t>Requer a compra de um ônibus para os universitários.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1101/55.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1101/55.pdf</t>
   </si>
   <si>
     <t>Requer um sistema de abastecimento de água na localidade de choró carnaubinha.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1120/56.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1120/56.pdf</t>
   </si>
   <si>
     <t>Requer um estacionamento coberto em frente ao Hospital Municipal de Chorozinho.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1065/57.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1065/57.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um polo de lazer no açude do distrito de Patos dos liberatos.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1077/58.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1077/58.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma academia da Saúde na na localidade de tourada.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/865/59.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/865/59.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um muro para o campo do assentamento José Lourenço.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/866/60.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/866/60.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca, iniciando na praça de Patos dos Liberatos até a cada da dona Enedina.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1007/61.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1007/61.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca iniciando em frente à residência do senhor Paulo Simão e finalizando em frente à pracinha da reforma, próximo à casa do senhor Pedro João, no distrito  de  patos Liberatos.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1003/62.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1003/62.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma pracinha para Timbaúba de baixo ,em frente aos calçamentos novos ,com brinquedo praça e academia ao  ar livre.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/751/63.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/751/63.pdf</t>
   </si>
   <si>
     <t>Requer a compra de um dessalinizador para o poço do assentamento Rancho Alegre em morros.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/750/64.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/750/64.pdf</t>
   </si>
   <si>
     <t>Requer a compra de um dessalinizador para o poço do assentamento do Croatá.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/744/65.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/744/65.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma creche de tempo integral, para a localidade de Sítio Retiro.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/743/66.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/743/66.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do poço profundo da Baixa Preta, ao lado da casa do "Nego da rosa".</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/706/67.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/706/67.pdf</t>
   </si>
   <si>
     <t>Requer a encanação para todas as casas do choro Martins, Carnaubinha e Tapera.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/672/68.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/672/68.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para Carnaubinha e Tapera.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/989/69.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/989/69.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca na Rua Firmino de Souza, por trás do Cei magnólia Maria Barbosa de Carvalho, Distrito de Campestre.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/990/70.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/990/70.pdf</t>
   </si>
   <si>
     <t>Requer a reutiliza da escola localizada na baixa da abelha, para construção de uma unidade básica de saúde.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/649/71.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/649/71.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma academia da saúde com brinquedo praça na localidade de Timbaúba dos marinheiros.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/601/72.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/601/72.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um campo de futebol na localidade de salgado, em terreno cedido por morador da localidade.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/828/73.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/828/73.pdf</t>
   </si>
   <si>
     <t>Requer que seja feita a recuperação e cobertura da quadra Poliesportiva da uruanan- cione.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/811/74.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/811/74.pdf</t>
   </si>
   <si>
     <t>Requer o calçamento em Pedra tosca para Rua Jaime Tomás de Aquino (Beco do macarrão).</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/887/75.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/887/75.pdf</t>
   </si>
   <si>
     <t>Requer a compra de tablets e chips para os alunos do município.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/663/076.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/663/076.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma academia da saúde com brinquedo praça na localidade de campestre.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/638/77.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/638/77.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um parque de vaquejada municipal fortalecendo assim a cultura da vaqueirama em Chorozinho.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/873/78.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/873/78.pdf</t>
   </si>
   <si>
     <t>Requer um poço profundo com dessalinizador para o assentamento Menino jesus (cipa)</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/868/79.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/868/79.pdf</t>
   </si>
   <si>
     <t>Requer um poço profundo com dessalinizador, para a localidade de Lagoa dos martins, conhecida como vila do papoco no distrito de Cedro.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/761/80.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/761/80.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação em pedra tosca da localidade de Lagoa dos Martins e finalizando na extrema de cedro.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/757/81.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/757/81.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca, iniciando na escola Frank Moreira Xavier, dando acesso a toda avenida Antonio Soares do Nascimento, finalizando no sr. Luiz de Freitas, no distrito de Cedro.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/665/82.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/665/82.pdf</t>
   </si>
   <si>
     <t>Requer horas do trator para todos os pequenos agricultores do município de Chorozinho.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/709/83.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/709/83.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça para a localidade de Baixa da Abelha, Distrito de Campestre.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/829/84.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/829/84.pdf</t>
   </si>
   <si>
     <t>Requer a construção areninha de futebol de areia e uma de futevôlei em assentamentos Zé Lourenço no Distrito de Triângulo.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/855/85.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/855/85.pdf</t>
   </si>
   <si>
     <t>Requer um poço profundo com digitalizador para o assentamento fazenda uruanan  conhecido como cione.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1089/86.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1089/86.pdf</t>
   </si>
   <si>
     <t>Requer a redução da taxa de iluminação pública durante a pandemia causada pela COVID-19.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1088/87.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1088/87.pdf</t>
   </si>
   <si>
     <t>Requer a redução de taxa de IPTU durante a pandemia causada pelo COVID-19.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/988/88.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/988/88.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca na Rua Roseno José da Silva ,com início próximo à casa de farinha do Nel e seguindo o percurso até próximo à oficina do Roberto ,em baixa do boi na localidade tourada.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/965/89.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/965/89.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma quadra de esportes para a localidade de baixa da abelha.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1011/90.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1011/90.pdf</t>
   </si>
   <si>
     <t>Requer que realize uma campanha de castração de cães e gatos no município.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1008/91.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1008/91.pdf</t>
   </si>
   <si>
     <t>Requer uma brinquedo praça na Praça do Mercado Municipal.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/758/92.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/758/92.pdf</t>
   </si>
   <si>
     <t>Requer que a escola da localidade de Choro mucambo seja transformando em uma UBS 9unidade básica de saúde).</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/786/93.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/786/93.pdf</t>
   </si>
   <si>
     <t>Requer uma unidade básica de saúde para a localidade de Cipa.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/643/94.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/643/94.pdf</t>
   </si>
   <si>
     <t>Requer que seja passado a máquina iniciando na parede do açude de Patos indo até o campestre.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/658/95.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/658/95.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca iniciando no matadouro indo até o colégio da Baixa da Abelha.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/872/96.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/872/96.pdf</t>
   </si>
   <si>
     <t>Requer uma areninha para a localidade de lagoa do arroz , distrito de Patos.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/874/97.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/874/97.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um galpão para os feirantes em frente ao mercado municipal.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/986/98.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/986/98.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da escola José Rodrigues de Souza na localidade de tourada ,Distrito de Campestre.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/993/99.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/993/99.pdf</t>
   </si>
   <si>
     <t>Requer uma unidade  do Cras para o Distrito de Campestre.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1102/100.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1102/100.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza e instalação no posto profundo localizado em Cedro, próximo à residência do Damião e senhor nanal..</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/603/101.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/603/101.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com estacionamento em frente à igreja assembleia de Deus templo central.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/703/102.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/703/102.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça para localidade de vila rosa.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/704/103.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/704/103.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação com calçadão na parede do açude de Salgado.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1057/104.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1057/104.pdf</t>
   </si>
   <si>
     <t>Requer que a escola da localidade de Vila Rosa seja transformada em uma unidade  básica de saúde.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/826/105.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/826/105.pdf</t>
   </si>
   <si>
     <t>Requer que coloque placas em todas as do município e enumere todas as casas.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/825/106.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/825/106.pdf</t>
   </si>
   <si>
     <t>Requer a mudança de todas as lâmpadas para Led em todos os distrito de Timbaúba.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1001/107.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1001/107.pdf</t>
   </si>
   <si>
     <t>Requer uma mini Areninha ao lado do monumento menino Jesus, para crianças de zero a cinco anos.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/905/108.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/905/108.pdf</t>
   </si>
   <si>
     <t>Requer que solicite junto a secretária de saúde que a categoria de taxista do município, sejam prioridades na vacinação contra a COVID-19.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/914/109.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/914/109.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da pavimentação da estrada Augusto liberato, da entrada da CE até a praça do distrito de Patos.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1117/110.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1117/110.pdf</t>
   </si>
   <si>
     <t>Requer um decreto municipal que autoriza as academias  como serviços essenciais.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1118/111.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1118/111.pdf</t>
   </si>
   <si>
     <t>Requer que solicite junto à Secretaria de Saúde ,que os comerciantes do município sejam prioridade na vacinação contra a COVID-19.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/958/112.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/958/112.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltico na localidade de Campestre I iniciando na creche, passando pela praça e finalizando no Iran dos trator Distrito de campestre.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/983/113.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/983/113.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca na Rua João Alexandre, na região de Campestre I.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1086/114.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1086/114.pdf</t>
   </si>
   <si>
     <t>Requer a criação de um programa municipal de transferências direta de renda, com condicionalidades ,no valor mensal de R$250 ,para as famílias vulneráveis.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1056/115.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1056/115.pdf</t>
   </si>
   <si>
     <t>Requer a redução das taxas,licenças e alvará de funcionamento ,estabelecidas no Código Tributário Municipal relacionadas aos exercícios da atividade comercial ,principalmente em relação às microempresa e empresas de pequeno porte do município.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/753/116.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/753/116.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca, iniciando em Novo Horizonte e finalizando no assentamento Croatá.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/798/117.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/798/117.pdf</t>
   </si>
   <si>
     <t>Requer a  reforma da quadra de esporte do distrito de cedro.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/733/118.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/733/118.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da praça da igreja matriz.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/673/119.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/673/119.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um muro com arquibancada e vestuário para o campo do distrito de patos dos liberatos.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1002/120.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1002/120.pdf</t>
   </si>
   <si>
     <t>Requer 100 casas populares para famílias de baixa renda no município.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/661/122.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/661/122.pdf</t>
   </si>
   <si>
     <t>Requer a construção de areninha de gramado sintético em campestre.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/884/123.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/884/123.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um muro com arquibancada e vestuário para o campo do  distrito de triângulo.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/904/124.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/904/124.pdf</t>
   </si>
   <si>
     <t>Requer um decreto municipal, colocando os templos religiosos como serviços essenciais.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/831/125.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/831/125.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um poço profundo para associação comunitária dos produtores orgânicos Terra viva três em Pau Pereira.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/824/126.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/824/126.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua José Costa Filho no distrito de triângulo.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/752/127.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/752/127.pdf</t>
   </si>
   <si>
     <t>Requer a transformação da escola do Choro Martins em uma UBS (unidade básica de saúde).</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/746/128.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/746/128.pdf</t>
   </si>
   <si>
     <t>Requer uma passagem molhada em frente a residência do sr.Bartô.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/678/129.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/678/129.pdf</t>
   </si>
   <si>
     <t>Requer um carro para transportar os agentes de endemias para as localidades.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/675/130.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/675/130.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça para a localidade de sitio albano, ao lado da capela.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/951/131.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/951/131.pdf</t>
   </si>
   <si>
     <t>Requer um poço profundo para a localidade  de Cavaco.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/992/132.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/992/132.pdf</t>
   </si>
   <si>
     <t>Requer contratar um responsável para o cemitério da localidade de Campestre II.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1119/133.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1119/133.pdf</t>
   </si>
   <si>
     <t>Requer um decreto municipal colocando as atividades físicas ao ar livre como atividades essenciais..</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1090/134.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1090/134.pdf</t>
   </si>
   <si>
     <t>Requer ampliação da rede de energia da Avenida Vicente Albino (Rua da casa do Senhor Jeremias Alencar ligando até o residencial Irmã Alzira ) no distrito do Triângulo.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/863/136.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/863/136.pdf</t>
   </si>
   <si>
     <t>Requer lombadas para as ruas do assentamento José lourenço.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/864/137.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/864/137.pdf</t>
   </si>
   <si>
     <t>Requer lombadas para a rua beco dos crentes no distrito de triângulo.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/830/138.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/830/138.pdf</t>
   </si>
   <si>
     <t>Requer lombadas para todas as ruas do Distrito do Triângulo.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/660/134.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/660/134.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma areninha de gramado sintético em patos dos liberatos.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/614/140.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/614/140.pdf</t>
   </si>
   <si>
     <t>Requer que solicite junto a secretária de saúde que os profissionais da educação do município sejam prioridades na vacinação contra a covid-19.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/882/141.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/882/141.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um muro com arquibancada e vestuário para o campo de timbaúba dos marinheiros.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/903/142.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/903/142.pdf</t>
   </si>
   <si>
     <t>Requer um abrigo para os taxistas do distrito de triângulo e timbaúba.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/642/143.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/642/143.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de luminária nos postes em frentes ao colegio Wladimir Roriz.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/604/144.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/604/144.pdf</t>
   </si>
   <si>
     <t>Requer que seja colocado postes com iluminação na av. Residencial Chorozinho I.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/711/145.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/711/145.pdf</t>
   </si>
   <si>
     <t>Requer que junto com a secretária de educação integre as matérias conforme projeto anexado em requerimento.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/679/146.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/679/146.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação da entrada dos patos até a praça e escola.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/980/147.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/980/147.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de água encanada na Rua Roseno José da Silva e que se estenda em toda a localidade de tourada.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/979/148.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/979/148.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza do Açude Velho na localidade de Campestre II.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/748/149.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/748/149.pdf</t>
   </si>
   <si>
     <t>Requer barreamento e a construção do muro com arquibancada para o campo do distrito de Cedro.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/799/150.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/799/150.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da ubs (unidade básica de saúde) do distrito de cedro.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/901/151.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/901/151.pdf</t>
   </si>
   <si>
     <t>Requer a compra de capacetes e respiradores para tratamento da COVID-19.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/902/152.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/902/152.pdf</t>
   </si>
   <si>
     <t>Requer uma ajuda de custo financeira para os comércios que estão fechados durante esse isolamento social.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1026/153.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1026/153.pdf</t>
   </si>
   <si>
     <t>Requer que solicite junto à Secretaria de Saúde que os garis do  município sejam prioridade na vacinação contra a COVID-19.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1055/154.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1055/154.pdf</t>
   </si>
   <si>
     <t>Requer que junta a Secretaria de Ação Social realiza a entrega de cestas básicas ou vale alimentação no valor de R$200 para categoria de taxistas e moto taxistas.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1063/155.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1063/155.pdf</t>
   </si>
   <si>
     <t>Requer a implantação  de um restaurante popular no centro de Chorozinho.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1094/156.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1094/156.pdf</t>
   </si>
   <si>
     <t>Requer que realize a prevenção e pré-natal no posto de saúde do assentamento uruanan.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1097/157.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1097/157.pdf</t>
   </si>
   <si>
     <t>Requer um consultório dentário no posto de saúde no assentamento uruanan.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1024/158.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1024/158.pdf</t>
   </si>
   <si>
     <t>Requer que solicite junto à Secretaria de Saúde que os coveiros do município seja prioridade na vacinação contra a COVID-19.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/738/159.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/738/159.pdf</t>
   </si>
   <si>
     <t>Requer a renovação do convênio com a ABEMP (associação beneficente médica de Pajuçara)</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/766/160.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/766/160.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um ginásio para a escola da localidade de Novo Horizonte.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/749/161.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/749/161.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica na estrada do assentamento Menino Jesus (cipa), iniciando na portaria indo até a cipa.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/818/162.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/818/162.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça em frente ao Mercantil do Tico quadra três no Residencial Irmã Alzira.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/819/163.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/819/163.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma areninha  de futevôlei e Campinho de areia para o Distrito de timbaúba.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1115/164.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1115/164.pdf</t>
   </si>
   <si>
     <t>Requer que solicite junto à Secretaria de Saúde ,que a gestantes do município seja prioridade na vacinação contra a COVID-19.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1116/165.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1116/165.pdf</t>
   </si>
   <si>
     <t>Requer que solicite junto à Secretaria de Saúde, que os conselheiros tutelar do município seja prioridade na vacinação contra COVID-19.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/607/166.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/607/166.pdf</t>
   </si>
   <si>
     <t>Requer para elevar a caixa D`água na nene batista em Patos dos Liberatos.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/612/167.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/612/167.pdf</t>
   </si>
   <si>
     <t>Requer a inclusão dos radialistas, psicólogos e assistentes sociais nos grupos prioritários de imunização da COVID-19.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/897/169.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/897/169.pdf</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/879/170.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/879/170.pdf</t>
   </si>
   <si>
     <t>Requer a proibição de fogos de artifícios no município de Chorozinho.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/732/171.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/732/171.pdf</t>
   </si>
   <si>
     <t>requer a recuperação da pavimentação em pedra tosca da localidade de Lagoa de pedra.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/726/172.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/726/172.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação da rua: Luiz Gonzaga que liga os Leirões  Vila do hospital.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/946/173.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/946/173.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um chafariz na localidade de baixo do boi ponto de referência casa do Manoel Dantas.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/964/174.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/964/174.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de água salgada na rua Roseno José da Silva e que se estenda a toda localidade de tourada</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/759/175.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/759/175.pdf</t>
   </si>
   <si>
     <t>Requer uma areninha para a localidade do Assentamento Menino Jesus (cipa).</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/772/176.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/772/176.pdf</t>
   </si>
   <si>
     <t>Requer que 30% da merenda escolar seja comprada diretamente do agricultor.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1100/177.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1100/177.pdf</t>
   </si>
   <si>
     <t>Requer uma ambulância para a localidade de choro Carnaubinha.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1091/178.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1091/178.pdf</t>
   </si>
   <si>
     <t>Requer uma técnica de enfermagem para trabalhar junto a ambulância de cedro.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/723/179.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/723/179.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça na Vila Requeijão.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/680/180.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/680/180.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação da entrada da localidade de sítio capoeira da BR-116 até a escola da referida localidade.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/820/181.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/820/181.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da praça principal do Distrito de Timbaúba dos marinheiros.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/823/182.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/823/182.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltico para Rua Elizaldo Costa no distrito de Triângulo.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1084/183.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1084/183.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra  tosca iniciando na localidade de Lagoa de Pedra e finalizando a localidade de Lagoa dos Martins.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1085/184.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1085/184.pdf</t>
   </si>
   <si>
     <t>Requer um auxílio de R$200 para todos os moradores dos assentamentos do município.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/655/185.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/655/185.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para localidade de Sitio Capoeira, iniciando na BR-116 indo até a escola da localidade.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/646/186.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/646/186.pdf</t>
   </si>
   <si>
     <t>Requer o piçarramento em todas as estradas do município.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1092/187.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1092/187.pdf</t>
   </si>
   <si>
     <t>Requer elevar a caixa de água que fica ao lado da residência do senhor mane na localidade de salgado.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1099/188.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1099/188.pdf</t>
   </si>
   <si>
     <t>atendimento médico pelo menos uma vez por semana no posto da cione.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/858/189.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/858/189.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do posto de saúde ( Brígida Galdino) localizado no distrito de Timbaúba dos marinheiros.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/817/190.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/817/190.pdf</t>
   </si>
   <si>
     <t>Requer uma pessoa pra ficar responsável pra zelar e organizar o ginásio poli esportivo Francisco Hélder dos Santos localizado no Distrito timbaúba dos marinheiro.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/731/191.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/731/191.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da quadra de esporte ão lado da Prefeitura.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/702/192.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/702/192.pdf</t>
   </si>
   <si>
     <t>Requer que seja inserido junto a reforma da nova secretária de cultura, um centro de estudos para universitários acoplado a biblioteca municipal.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1004/193.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1004/193.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra  tosca , iniciando na localidade Lagoa dos Martins até a localidade de croata.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1018/194.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1018/194.pdf</t>
   </si>
   <si>
     <t>Requer unidade básica de saúde para a localidade  de croata.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/898/195.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/898/195.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza e capinagem do assentamento José Lourenço e do distrito de Triângulo.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/900/196.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/900/196.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação e pavimentação em pedra tosca para a rua, vicente Bento de Oliveira,no distrito de timbaúba.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/953/197.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/953/197.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Areninha na localidade de baixa da abelha.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/981/198.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/981/198.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca na entrada próximo à casa da educadora Ana Cristina na localidade de Campestre II.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/610/199.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/610/199.pdf</t>
   </si>
   <si>
     <t>Requer que solicite junto a secretária de saúde que os lideres religiosos (Pastores e Padres), sejam prioridades na vacinaçao da COVID-19.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/645/200.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/645/200.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica em todas as ruas do bairro leirões.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/755/201.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/755/201.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca , iniciando na praça do Cedro , passando pela casa agente de saúde e finalizando na estrada central do distrito de Cedro.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/768/202.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/768/202.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça para a localidade de Novo Horizonte.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/982/203.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/982/203.pdf</t>
   </si>
   <si>
     <t>Requer abertura de uma estrada as margens da BR 116 que dê acesso à localidade de cavaco.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/945/204.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/945/204.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação do dessanilizador  na baixa do boi ,ponto de referência próximo à casa do Eliseu Vieira.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/682/205.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/682/205.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma passagem molhada na localidade de Sitio Albano.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/880/207.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/880/207.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um abrigo para animais que se encontram abandonados nas ruas.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/927/208.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/927/208.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação asfáltica para todas as ruas do distrito de Triângulo.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/815/209.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/815/209.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da pavimentação da Rua Maria dos Santos situada por trás do Hospital Municipal de Chorozinho.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/809/210.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/809/210.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação do cemitério Público do Distrito de Timbaúba dos marinheiros e a contratação de uma pessoa para zelar e organizar o mesmo.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1083/211.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1083/211.pdf</t>
   </si>
   <si>
     <t>Requer que junto à Secretaria de Saúde providencie aquisição de máscaras descartáveis de uso hospitalar, o suficiente para disponibilizar no mínimo três por dias para cada profissionais da linha de frente da COVID 19.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1048/212.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1048/212.pdf</t>
   </si>
   <si>
     <t>Requer a contratação de mais cinco fisioterapeutas para atenderem a domicílio exclusivamente pacientes vitimados da COVID-19</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1023/213.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1023/213.pdf</t>
   </si>
   <si>
     <t>Requer uma segunda praça para o bairro de Sossego com pista de skate, brinquedo praça e academia ao ar livre.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/754/214.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/754/214.pdf</t>
   </si>
   <si>
     <t>Requer um poço profundo com dessalinizador para a localidade de Choro Tapera.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/760/215.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/760/215.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça para a localidade de Choró Tapera.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1095/216.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1095/216.pdf</t>
   </si>
   <si>
     <t>Requer assistência de psicólogo e assistência social nas escolas quando retornarem  as aulas presenciais.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/641/217.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/641/217.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação do campo de areia no bairro cidade nova e transforma-lo em campo de futvolei com rede de proteção para prática de esporte.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/637/218.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/637/218.pdf</t>
   </si>
   <si>
     <t>Requer a compra de dois tratores para o município.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1096/219.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1096/219.pdf</t>
   </si>
   <si>
     <t>Requer uma academia ao ar livre com brinquedo praça e iluminação na Praça da reforma dos patos liberatos.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1110/220.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1110/220.pdf</t>
   </si>
   <si>
     <t>Requer um campo society com iluminação na vila do requeijão, por trás da Prefeitura Municipal de Chorozinho.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1010/221.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1010/221.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica iniciando na  entrada da CE 354, indo a Praça do Distrito de Patos.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/713/222.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/713/222.pdf</t>
   </si>
   <si>
     <t>Requer a reforma de uma praça para o sítio capoeira.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/721/223.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/721/223.pdf</t>
   </si>
   <si>
     <t>Requer a criação de um núcleo de educação especial com os profissionais de fonoaudiologia, Neuropatia, Terapia educacional, Psicólogos e Assistentes Sociais.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1047/224.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1047/224.pdf</t>
   </si>
   <si>
     <t>Requer redução da jornada de trabalho semanal dos enfermeiros, técnicos e auxiliares de enfermagem e parteiros , fixando essa jornada em 30 horas semanais.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/816/225.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/816/225.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em Pedra tosca na Rua Primeiro de Maio localizado no assentamento José Lourenço.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/845/226.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/845/226.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação tosca na Rua José Rufino localizado no assentamento Zé Lourenço.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/784/227.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/784/227.pdf</t>
   </si>
   <si>
     <t>Requer que junto a secretária de educação a aquisição de uma câmara fria para armazenar a alimentação escolar comprada junto a agricultura familiar.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/763/228.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/763/228.pdf</t>
   </si>
   <si>
     <t>requer a pavimentação em pedra tosca iniciando em frente a residência do sr Pretim e finalizando em frente ao sr. bomfim no distrito de Cedro.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/594/229.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/594/229.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma academia da saúde com brinquedo praça na localidade de Cione.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/592/230.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/592/230.pdf</t>
   </si>
   <si>
     <t>Requer a construção da praça da juventude com pista de skate, campo de areia e um campo de futvôlei, próximo a estátua do menino jesus.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/794/231.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/794/231.pdf</t>
   </si>
   <si>
     <t>Requer um auxílio emergencial de 300 R$ para os donos de transportes escolares do município de chorozinho.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/769/232.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/769/232.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da praça da localidade de Choro Martins.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/844/233.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/844/233.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da escola de ensino fundamental Gregório Vitorino dos Santos do Distrito de Timbaúba dos marinheiros.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/833/234.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/833/234.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça para assentamento José Lourenço.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1016/235.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1016/235.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um cemitério público para o distrito  de triângulo.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1021/236.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1021/236.pdf</t>
   </si>
   <si>
     <t>Requer um coveiro para o cemitério de Timbaúba dos marinheiros.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/593/237.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/593/237.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da rua Recanto da dona Ligia, na localidade de arroz.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/630/238.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/630/238.pdf</t>
   </si>
   <si>
     <t>Requer a compra de duas ambulâncias para o município.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/957/239.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/957/239.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da caixa de água próximo ao Zequinha na Tourada.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/959/240.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/959/240.pdf</t>
   </si>
   <si>
     <t>Requer a mudança de todas as lâmpadas para Led em todo distrito  de  patos e distrito de Campestre.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/899/241.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/899/241.pdf</t>
   </si>
   <si>
     <t>Requer um castra móvel para realizar esterilização de cães e gatos para controlar a natalidade dos animais do município.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/875/242.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/875/242.pdf</t>
   </si>
   <si>
     <t>Requer a denominação do crás no residêncial irmã Alzira nomeando como José Airton de Freitas.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/730/243.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/730/243.pdf</t>
   </si>
   <si>
     <t>Requer nomear a UBS (unidade básica de saúde) de Salgado em homenagem a Francisco Felipe Santiago.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/683/244.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/683/244.pdf</t>
   </si>
   <si>
     <t>Requer a visita de um veterinário ao menos uma vez por mês as propriedades rurais do município.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1044/245.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1044/245.pdf</t>
   </si>
   <si>
     <t>Requer um projeto de lei voltada a instituir o programa de recuperação de créditos tributários e não tributários (REFIZ- COVID) e a moratória fiscal relativa ao ISSQN</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/839/246.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/839/246.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da creche Maria de Lourdes Lima no Distrito Triângulo.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/840/247.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/840/247.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma passagem molhada por trás da Lagoa do Arroz em direção à casa do Manim.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/644/248.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/644/248.pdf</t>
   </si>
   <si>
     <t>Requer demolir o posto de Campestre e construir uma pracinha com brinquedo praça para as crianças e equipamentos para exercício fisicos.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/591/249.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/591/249.pdf</t>
   </si>
   <si>
     <t>Requer a reforma das 2 salas de repouso do hospital Municipal de Chorozinho.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/938/250.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/938/250.pdf</t>
   </si>
   <si>
     <t>Requer estabelecer um meio de controle sobre animais selvagens que ocupam as ruas  do município a qual ocasionam acidente de trânsito a fim de resguardar a segurança dos munícipes , como dos animais soltos.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/978/251.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/978/251.pdf</t>
   </si>
   <si>
     <t>Requer duas traves novas e Barreamento  para o campo esportivo da localidade Tourada.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/684/252.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/684/252.pdf</t>
   </si>
   <si>
     <t>Requer a criação de um programa " Remédio em casa" para pacientes idosos e acamados do município.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/685/253.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/685/253.pdf</t>
   </si>
   <si>
     <t>Requer a isenção da taxa para emissão da anuência para o agricultor do pronaf.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1082/254.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1082/254.pdf</t>
   </si>
   <si>
     <t>Requer pedir esclarecimento das vacinas, quantas vacinas veio para Chorozinho, quantas pessoas já foram vacinadas e qual a fase que se encontra.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/792/255.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/792/255.pdf</t>
   </si>
   <si>
     <t>Requer uma monitora para fazer o acompanhamento dos alunos que estudam nas creches públicas e que fazem o uso dos transportes,</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/767/256.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/767/256.pdf</t>
   </si>
   <si>
     <t>Requer uma praça para a localidade de  Lagoa dos Martins.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/876/257.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/876/257.pdf</t>
   </si>
   <si>
     <t>Requer passar a máquina e rebaixar o mato que fica na beira da estrada da comunidade vila do papoco em lagoa dos martins.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/814/258.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/814/258.pdf</t>
   </si>
   <si>
     <t>Requer uma Areninha de futebol de areia e futevôlei para o residencial Alzira ao lado do Cras.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/838/259.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/838/259.pdf</t>
   </si>
   <si>
     <t>Requer uma passagem molhada na curva da Marieta dando acesso à residência da dona Angélica em Pau Pereira.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/771/260.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/771/260.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça para a localidade de Carnaubinha.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/791/261.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/791/261.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um Crás para o distrito de Cedro.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/961/262.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/961/262.pdf</t>
   </si>
   <si>
     <t>Requer denominação do chafariz na localidade baixa do boi nomeando como Sandoval Alves Bezerra.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/968/263.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/968/263.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca na Rua roseno José da Silva iniciando próximo ao bar da Marisa finalizando próxima escola José Rodrigues de Souza na localidade tourada.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1046/264.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1046/264.pdf</t>
   </si>
   <si>
     <t>Requer um projeto de lei que propõe a redução da jornada de trabalho semanal dos agentes comunitário de Saúde e de endemias ,fixando essa jornada em 30 horas semanais.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1081/265.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1081/265.pdf</t>
   </si>
   <si>
     <t>Requer que só retornem as aulas presenciais quando todos os professores dos município tomarem a segunda dose da vacina , estando assim imunizados.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1114/266.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1114/266.pdf</t>
   </si>
   <si>
     <t>Requer que junto à Secretaria da Saúde, crie uma equipe para ir à zona rural cadastrar as pessoas para tomar a vacina do COVID-19.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1098/267.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1098/267.pdf</t>
   </si>
   <si>
     <t>Requer atendimento médico duas vezes ao mês no posto do choro  mucambo.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/686/268.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/686/268.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca iniciando na Ecilío rosa finalizando na zé Rael na localidade de salgado.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/700/269.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/700/269.pdf</t>
   </si>
   <si>
     <t>Requer um parque para abrigar os animais de ruas, após abrigar os animais coloca-los para adoção, e nesse mesmo espaço possa acontecer uma feira livre para vende de animais.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/623/270.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/623/270.pdf</t>
   </si>
   <si>
     <t>Requer uma máquina para passar na estrada da fazenda Uruanan (cione) indo até a localidade de Pau Pereira.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/923/272.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/923/272.pdf</t>
   </si>
   <si>
     <t>Requer a reforma de todos os poços profundos do distrito de Triângulo.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/896/273.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/896/273.pdf</t>
   </si>
   <si>
     <t>Requer um agente de endemias para o assentamento menino Jesus (cipa).</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/834/274.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/834/274.pdf</t>
   </si>
   <si>
     <t>Requer a construção de academia comunitária no assentamento José Lourenço.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/813/275.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/813/275.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da pavimentação da Rua São José situada próximo ao Hospital Municipal de Chorozinho.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/790/276.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/790/276.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da caixa de  água da sede do distrito de cedro.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1123/whatsapp_scan_2025-12-23_at_17.49.06.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1123/whatsapp_scan_2025-12-23_at_17.49.06.pdf</t>
   </si>
   <si>
     <t>Requer o piçarramento da estrada do cedro até o assentamento Menino Jesus.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/956/278.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/956/278.pdf</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/977/279.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/977/279.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do poço ,com a construção de cobertura para o dessalinizador  localizado no final da tourada ,próximo ao Senhor Messias</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/687/280.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/687/280.pdf</t>
   </si>
   <si>
     <t>Requer uma praça para localidade de riacho.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/689/281.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/689/281.pdf</t>
   </si>
   <si>
     <t>Requer um multirão para emissão de documentos (RG,CARTEIRA DE TRABALHO, RESERVISTA E NIS) no município.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/628/282.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/628/282.pdf</t>
   </si>
   <si>
     <t>Requer que denomine a areninha que sera construída na ribeira, nomeando como Ivanildo Barros da Silva, conhecido popularmente como Peba.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/590/283.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/590/283.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma rampa com acessibilidade na praça da estátua do menino jesus interligando a praça de eventos.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1045/284.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1045/284.pdf</t>
   </si>
   <si>
     <t>Requer alterar a denominação do CEI Ercilia  Bezerra ,na sede do município ,para passar a ser denominada  CEI José Adailton Viana.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/852/285.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/852/285.pdf</t>
   </si>
   <si>
     <t>Requer a sinalização para ciclista com seguinte frase “ você encontrará ciclista neste trecho mantenha a distância respeite a vida” sendo uma placa entre triângulo de Chorozinho sentido cione outra entre triângulo sentido Timbaúba, outra em Chorozinho sentido triângulo e outra na Estrada da Barreira.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1020/286.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1020/286.pdf</t>
   </si>
   <si>
     <t>Requer que a banda de música municipal de Chorozinho seja denominada como cisney branco ,José sinval de Carvalho.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/994/287.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/994/287.pdf</t>
   </si>
   <si>
     <t>Requer  que todos os funcionários contratados e comissionado do município recebam 13º salário.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/949/288.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/949/288.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca na rua do Sizin.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/647/289.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/647/289.pdf</t>
   </si>
   <si>
     <t>Requer um campinho de futvolei e um campinho de areia para a vila requeijão.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/773/291.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/773/291.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da iluminação pública do assentamento menino Jesus (cipa).</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1062/292.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1062/292.pdf</t>
   </si>
   <si>
     <t>Requer  que a construção  de um vestiário para o campo do assentamento José Lourenço</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/940/293.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/940/293.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para Rua João Raul da Costa de Campestre.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/729/294.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/729/294.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da estrada vicinais da localidade de Morros.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/692/295.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/692/295.pdf</t>
   </si>
   <si>
     <t>Requer o piçarramento da estrada da vila rosa da vargem.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/837/296.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/837/296.pdf</t>
   </si>
   <si>
     <t>Requer um Campinho de futevôlei em um Campinho de areia para uruanan cione.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/853/297.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/853/297.pdf</t>
   </si>
   <si>
     <t>Requer uma caixa de água para o poço da localidade de riacho.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1108/298.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1108/298.pdf</t>
   </si>
   <si>
     <t>Requer a construção de unidade básica de saúde padronizada no assentamento Uruanan.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1109/299.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1109/299.pdf</t>
   </si>
   <si>
     <t>Requer um dessalinizador para o poço do assentamento uruanan.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/596/300.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/596/300.pdf</t>
   </si>
   <si>
     <t>Requer a criação de ponto de acesso wifi livre, de 100MBM, na praça da estátua do monumento menino Jesus.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/650/301.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/650/301.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica na rua conhecida como passagem molhada em Leirões iniciando no fórum indo até próximo ao hospital.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/774/302.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/774/302.pdf</t>
   </si>
   <si>
     <t>Requer o abastecimento de água para a localidade de Patos do Silva, iniciando na caixa de água indo em direção as residências.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/775/303.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/775/303.pdf</t>
   </si>
   <si>
     <t>Requer o abastecimento de água para a localidade de Choro Mucambo, iniciando na caixa de água indo em, direção as residências.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/737/304.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/737/304.pdf</t>
   </si>
   <si>
     <t>Requer transformar a antiga escola da localidade de baixa da Abelha em uma UBS (unidade básica de saúde)</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1054/305.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1054/305.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma areninha  para a localidade sítio  retiro.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/764/306.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/764/306.pdf</t>
   </si>
   <si>
     <t>Requer incluir as localidades de Choro Tapera, Novo Horizonte, Assentamento Croatá, Croatá, choro Martins, Carnaubinha, Choro Mucambo no projeto são José IV.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/789/307.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/789/307.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito um aditivo incluindo a localidade de Croatá no projeto São José.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/976/308.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/976/308.pdf</t>
   </si>
   <si>
     <t>Requer construção de duas lombadas em frente ao Vavá do espetinho e outra em frente à nova praça por trás do hospital.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/932/309.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/932/309.pdf</t>
   </si>
   <si>
     <t>Requer um parquinho para as crianças e uma academia ao ar livre nas comunidades Campestre, Tourada e patos dos liberatos.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1103/310.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1103/310.pdf</t>
   </si>
   <si>
     <t>Requer um agente de endemias para o assentamento uruanan.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1093/311.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1093/311.pdf</t>
   </si>
   <si>
     <t>Requer um vigia para o posto de saúde do assentamento uruanan.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/621/312.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/621/312.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito a iluminação da avenida Sebastião Albino no Distrito de triângulo.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/657/313.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/657/313.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da entrada da lagoa de Pedra até o colégio.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/850/314.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/850/314.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação tosca para Rua Maria Miriam de Holanda no Distrito de Triângulo.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/851/315.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/851/315.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma pracinha com equipamento para a prática de exercícios físicos e brinquedo praça para crianças na localidade dos morros.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1036/316.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1036/316.pdf</t>
   </si>
   <si>
     <t>Requer que junto a Secretaria do desporto venha custear o transporte para os atletas e desportistas durante o campeonato de futebol da primeira e segunda divisão.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/975/317.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/975/317.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca  em frente ao zezão,com percurso até a saída do açude velho da comunidade de Campestre.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/849/318.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/849/318.pdf</t>
   </si>
   <si>
     <t>Requer a compra de coletores de lixo para todo município.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/854/319.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/854/319.pdf</t>
   </si>
   <si>
     <t>Requer dois potes no trevo de triângulo sentido que vai para o colégio.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/777/320.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/777/320.pdf</t>
   </si>
   <si>
     <t>Requer equipamentos ( bebedor, birô, cadeiras ) para o atendimento médico que e realizado na escola de Choró Mucambo.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/776/321.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/776/321.pdf</t>
   </si>
   <si>
     <t>Requer equipamentos (bebedor, birô, cadeiras) para o atendimento médico que e realizando na escola de Patos da Silva.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1015/322.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1015/322.pdf</t>
   </si>
   <si>
     <t>Requer a reforma completa da escola Padre Enemias.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1112/323.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1112/323.pdf</t>
   </si>
   <si>
     <t>Requer uma ambulância para o assentamento uruanan.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1113/324.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1113/324.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da escola do assentamento uruanan.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/627/325.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/627/325.pdf</t>
   </si>
   <si>
     <t>Requer junto ao governador do estado do ceará sr. Camilo Sobreira de Santana a aquisição de 500 CNH social para a população carente da município.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1053/326.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1053/326.pdf</t>
   </si>
   <si>
     <t>Requerer a contratação de carros pipas para abastecimento de água para as localidades do município.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/974/327.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/974/327.pdf</t>
   </si>
   <si>
     <t>Requer a finalização da pavimentação em pedra tosca na  localidade de tourada , em frente à Igreja Católica Santa Rita de Cássia.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/619/328.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/619/328.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de futmesa em todas as praças do município.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/848/329.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/848/329.pdf</t>
   </si>
   <si>
     <t>Requer recuperação do acostamento da Avenida Simplício de Carvalho iniciando no trevo da entrada da cidade indo até o trevo do sentido triângulo.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1052/330.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1052/330.pdf</t>
   </si>
   <si>
     <t>Requer um brinquedo praça para a Praça luciel Torres Duarte conhecida como Praça da música na sede do município.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/937/331.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/937/331.pdf</t>
   </si>
   <si>
     <t>Requer um dessalinizador para o poço de Campestre I.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/931/332.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/931/332.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da caixa de água no distrito de campestre próximo ao caboquim.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/822/333.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/822/333.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição de um terreno para mudar a rampa para um local mais isolado.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/810/334.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/810/334.pdf</t>
   </si>
   <si>
     <t>Requer abertura de uma UBS unidade básica de Saúde da localidade de morros.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1032/335.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1032/335.pdf</t>
   </si>
   <si>
     <t>Requer isenção do IPTU para a população de baixa renda e acima de 60 anos.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1019/336.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1019/336.pdf</t>
   </si>
   <si>
     <t>Requer nomear a escola que será inaugurada em triângulo  denominando como luizete  Albano de Freitas Menezes.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/780/337.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/780/337.pdf</t>
   </si>
   <si>
     <t>Requer a troca de titularidade municipal do assentamento menino Jesus junto a enel.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/778/338.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/778/338.pdf</t>
   </si>
   <si>
     <t>Requer aquisição de traves para o campo da localidade de Choró Martins, conhecido como campo do vei Zé.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/695/339.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/695/339.pdf</t>
   </si>
   <si>
     <t>Requer que o médico do PSF da localidade de sítio Capoeira, realize atendimento uma vez na semana na localidade de Morros.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/693/340.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/693/340.pdf</t>
   </si>
   <si>
     <t>Requer que o médico do PSF da localidade de Campestre, realize atendimento na localidade de baixa da abelha.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/891/341.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/891/341.pdf</t>
   </si>
   <si>
     <t>Requer duas lombadas para a rua Luís Fidélis no bairro da cidade nova.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/859/342.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/859/342.pdf</t>
   </si>
   <si>
     <t>Requer a troca das sessões da Câmara Municipal de Chorozinho que acontece na sexta-feira de manhã seja realizada às terças-feiras de manhã.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/617/343.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/617/343.pdf</t>
   </si>
   <si>
     <t>Requer conceder títulos de cidadãos, ao senhor Francisco de Assis Diniz (secretário do desenvolvimento agrário do estado do ceará), ao senhor Thiago Sá pontes (secretário executivo de pesca e desenvolvimento agrário), ao senhor Taumaturgo Medeiros dos Anjos Júnior (secretário executivo de Planejamento e gestão interna do desenvolvimento agrário), ao senhor Gabriel Bruno Silva Cavalcante (célula de patrimônio e logística da sda)</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/626/344.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/626/344.pdf</t>
   </si>
   <si>
     <t>Requer uma rede de proteção para a quadra de esporte do Distrito Patos de Liberatos.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1080/345.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1080/345.pdf</t>
   </si>
   <si>
     <t>Requer que realize  um concurso público no município de Chorozinho.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/973/346.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/973/346.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra  tosca, iniciando na BR116 seguindo pela Estrada do lagamar na divisa de Chorozinho e Pacajus.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/944/347.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/944/347.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um campo de futvolei para a localidade de Tourada.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/806/348.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/806/348.pdf</t>
   </si>
   <si>
     <t>Requer a troca de todas as Luminárias para Led no assentamento Zé Lourenço.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/821/349.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/821/349.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para a atravessa Vicente Albino no Distrito de Triângulo.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1030/350.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1030/350.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da quadra de esportes dos patos liberatos.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/787/351.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/787/351.pdf</t>
   </si>
   <si>
     <t>Requer a troca de todas as luminárias para led no assentamento Menino jesus (cipa).</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/779/352.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/779/352.pdf</t>
   </si>
   <si>
     <t>Requer a troca de todas luminária para led em toda a localidade da ribeira e no distrito de Cedro.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/728/353.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/728/353.pdf</t>
   </si>
   <si>
     <t>Requer a criação de um programa vale-gás para as famílias mais carentes do município de Chorozinho.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/698/354.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/698/354.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma quadra de esporte para a localidade de Sítio Capoeira.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/925/355.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/925/355.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação asfáltica da rua Padre Cícero no distrito de Triângulo.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1111/356.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1111/356.pdf</t>
   </si>
   <si>
     <t>Requer o aumento do salário para categoria de motorista do município.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/625/357.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/625/357.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da pavimentação da rua Antônio Dantas na sede do Município.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1051/358.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1051/358.pdf</t>
   </si>
   <si>
     <t>Requer a compra de material de audiovisual para Câmara Municipal de Chorozinho os materiais são :Câmera , placa de captura ,cabeamento adequada e tripé para câmera.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/962/359.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/962/359.pdf</t>
   </si>
   <si>
     <t>Requer o reparo dos encanamentos na localidade de tourada.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/972/360.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/972/360.pdf</t>
   </si>
   <si>
     <t>Requer reparo nos encanamento da localidade debaixo da abelha.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/860/361.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/860/361.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma lombada em frente à creche no Distrito do Triângulo.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/890/362.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/890/362.pdf</t>
   </si>
   <si>
     <t>Requer denominar uma rua como Joaquim pereira dos Santos em timbaúba.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/885/363.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/885/363.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de ponto wifi livre para a areninha de Triângulo.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/804/364.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/804/364.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca na entrada do beco dos crente em frente ao calçadão de Triângulo.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/805/365.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/805/365.pdf</t>
   </si>
   <si>
     <t>Requer atendimento psicológico em todas as escolas do município de Chorozinho.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Requer conceder o título de cidadão Chorozinhense ao pastor Francisco Holanda.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1050/367.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1050/367.pdf</t>
   </si>
   <si>
     <t>Requer conceder títulos de cidadãos chorozinhense  ao deputado estadual Manoel Gomes de Faria, ao Pastor Francisco Édson da Costa, ao ex vereador José valdeci Fernandes Araújo e ao senhor Márcio José Lopes Almeida.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/886/368.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/886/368.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de um parquinho para as crianças vizinho a areninha do Triângulo.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/941/369.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/941/369.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação da tubulação para abastecimento de água a partir do sei magnólia Barbosa no campestre I seguindo o percurso até a localidade debaixo da abelha próximo à casa do Ciro filho do Carlos canudo.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/942/370.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/942/370.pdf</t>
   </si>
   <si>
     <t>Requer a perfuração de mais um poço profundo para a localidade de campestre I.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/782/371.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/782/371.pdf</t>
   </si>
   <si>
     <t>Requer concede titulo de cidadão chorozinhense, ao senhor Josenias Forte da Silva, pastor da assembleia de Deus do distrito de Cedro.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/765/372.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/765/372.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca para todas as ruas da localidade de Novo horizonte.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/639/373.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/639/373.pdf</t>
   </si>
   <si>
     <t>Requer que junto a secretária de esporte seja criado uma escolinha de vôlei na sede do município de Chorozinho.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/640/374.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/640/374.pdf</t>
   </si>
   <si>
     <t>Requer o fardamento para os agentes de trânsito do município de Chorozinho.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/889/375.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/889/375.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da escola do assentamento José lourenço.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/881/376.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/881/376.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da escola da localidade de sítio Capoeira.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/770/377.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/770/377.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da escola da localidade de Choro Tapera.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/788/378.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/788/378.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da escola da localidade de Choró Martins.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/950/379.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/950/379.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma parada de ônibus próximo Zé grande.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/948/380.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/948/380.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de iluminação na Avenida principal nos patos dos Liberatos.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/802/381.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/802/381.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação asfáltico da Rua José Franco no Distrito de Triângulo.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/803/382.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/803/382.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltico da Rua Rocha Lima no distrito de Triângulo.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1049/383.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1049/383.pdf</t>
   </si>
   <si>
     <t>Requer a criação de um projeto de lei que autorize a distribuição de absorventes íntimos higiênicos a pessoas em situação de pobreza no município de Chorozinho.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1078/384.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1078/384.pdf</t>
   </si>
   <si>
     <t>Requer um aparelho de ultrassom para o hospital municipal de Chorozinho.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1107/385.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1107/385.pdf</t>
   </si>
   <si>
     <t>Requer incluir as praças de todas as localidades no Natal de luz.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/781/386.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/781/386.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza do açude do assentamento Menino Jesus (cipa) conhecido como açude do china.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/635/387.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/635/387.pdf</t>
   </si>
   <si>
     <t>Requer um campinho de areia para a localidade de Sitio Retiro.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/636/388.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/636/388.pdf</t>
   </si>
   <si>
     <t>Requer um campinho de futvolei para a localidade de Sitio Retiro.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1079/389.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1079/389.pdf</t>
   </si>
   <si>
     <t>Requer a entrega de máscaras para as crianças da rede pública Municipal.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1122/390.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1122/390.pdf</t>
   </si>
   <si>
     <t>Requer uma bolsa universitária no valor de R$200 para as universitários do município de Chorozinho.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1034/391.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1034/391.pdf</t>
   </si>
   <si>
     <t>Requer um dessalinizador para o poço do Campestre III.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1029/392.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1029/392.pdf</t>
   </si>
   <si>
     <t>Requer a perfuração de um poço profundo na Neném Batista no terreno doado pelo senhor Biel em Patos dos liberados.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/783/393.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/783/393.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza do açude da localidade do Novo Horizonte.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/888/394.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/888/394.pdf</t>
   </si>
   <si>
     <t>Requer nomear o espaço verde onde é a academia ao ar livre, denominando-o como manduca marinheiro, no distrito de timbaúba.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/609/395.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/609/395.pdf</t>
   </si>
   <si>
     <t>Requer a reforma de todas as UBS (unidade básica de saúde) do município de Chorozinho.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/633/396.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/633/396.pdf</t>
   </si>
   <si>
     <t>Requer uma futmesa para a localidade de Sitio Retiro.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/801/397.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/801/397.pdf</t>
   </si>
   <si>
     <t>Requer Que seja feito quatro quiosques com banheiros no calçadão de triângulo.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/800/398.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/800/398.pdf</t>
   </si>
   <si>
     <t>Requer Que seja feito a compra de bicicletas para os postos dos Correios no Distrito Triângulo de Timbaúba</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1033/399.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1033/399.pdf</t>
   </si>
   <si>
     <t>Requer o piçarramento da estrada que liga o posto de saúde do Campestre III ao terreno do senhor Tuica.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/808/400.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/808/400.pdf</t>
   </si>
   <si>
     <t>Requer a reforma de todos os laboratórios de informática do município e a instalação de novos laboratórios de informática nas escolas que ainda não tem e a contratação de um profissional da área.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/835/401.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/835/401.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação do canteiro central da Avenida Vicente Albino como conhecida como a rua da Rádio Canário e da churrascaria do Domingos.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/747/402.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/747/402.pdf</t>
   </si>
   <si>
     <t>Requer asfalto para a localidade de lagoa dos Martins.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/745/403.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/745/403.pdf</t>
   </si>
   <si>
     <t>Requer o asfalto para o distrito de Cedro iniciando no pontião e finalizando em todo entorno da praça central.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/715/404.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/715/404.pdf</t>
   </si>
   <si>
     <t>Requer uma ação solidária com café da manhã, cortes de cabelos e auxílios em geral na localidade do conjunto brasil.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/717/405.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/717/405.pdf</t>
   </si>
   <si>
     <t>Requer uma  ação solidária com café da manhã, cortes de cabelos e auxílios em geral na localidade do residencial irmã Alzira.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/631/406.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/631/406.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com equipamento para prática de exercícios físicos, ao lado da câmara municipal, denominando-a: Praça dos três poderes.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/632/407.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/632/407.pdf</t>
   </si>
   <si>
     <t>Requer um abrigo coberto na praça matriz para abrigar os trabalhadores e universitários que aguardam o transporte.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1106/408.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1106/408.pdf</t>
   </si>
   <si>
     <t>Requer a criação do Conselho Municipal dos direitos de defesa da Pessoa com deficiência, e a criação do Conselho Municipal do Direito da defesa da mulher..</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1121/409.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1121/409.pdf</t>
   </si>
   <si>
     <t>Requer conceder título de cidadão chorozinhense , a senhora Nália Patrícia Cruz de Matos e de Telcilene bastos leite.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/878/410.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/878/410.pdf</t>
   </si>
   <si>
     <t>Requer um projeto  book das gestantes, um p´programa voltado as gestantes do município, onde as mesmas passarão por um ensaio fotográfico ofertado pelo município em parceria com a secretária de ação social.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/847/411.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/847/411.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltico do canteiro central da Avenida Vicente Albino conhecida como a rua da Canário e da Churrascaria do Domingos.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/807/412.pdf</t>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/807/412.pdf</t>
   </si>
   <si>
     <t>Requer uma farmácia central pública no centro de Chorozinho para dispensação de medicamentos para todos chorozinhense.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>Requer a compra de calcário e esterco de granja para serem doados aos agricultores cadastrados no seguro safra.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -5283,67 +5283,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1028/135.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/653/290.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/666/1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/735/2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/739/3.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/740/4.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/796/5.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/762/6.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/967/7.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/985/8.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/589/9.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/588/10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1060/11.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1059/12.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/871/13.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/877/14.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/917/15.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/915/16.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/797/17.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/756/18.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/688/19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/869/20.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/919/21.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/921/22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1013/23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1012/24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/668/25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/734/26.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/812/27.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/827/28.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/598/29.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/651/30.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1105/31.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1104/32.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/984/33.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/987/34.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1058/35.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1087/36.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/741/37.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/742/38.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/870/39.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/867/40.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/856/41.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/669/43.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/670/44.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/883/45.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/930/46.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/954/47.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/991/48.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1006/49.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1005/50.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/795/51.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/793/52.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/599/53.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/648/54.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1101/55.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1120/56.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1065/57.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1077/58.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/865/59.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/866/60.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1007/61.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1003/62.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/751/63.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/750/64.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/744/65.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/743/66.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/706/67.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/672/68.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/989/69.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/990/70.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/649/71.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/601/72.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/828/73.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/811/74.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/887/75.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/663/076.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/638/77.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/873/78.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/868/79.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/761/80.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/757/81.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/665/82.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/709/83.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/829/84.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/855/85.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1089/86.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1088/87.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/988/88.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/965/89.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1011/90.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1008/91.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/758/92.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/786/93.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/643/94.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/658/95.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/872/96.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/874/97.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/986/98.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/993/99.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1102/100.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/603/101.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/703/102.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/704/103.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1057/104.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/826/105.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/825/106.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1001/107.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/905/108.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/914/109.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1117/110.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1118/111.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/958/112.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/983/113.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1086/114.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1056/115.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/753/116.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/798/117.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/733/118.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/673/119.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1002/120.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/661/122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/884/123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/904/124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/831/125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/824/126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/752/127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/746/128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/678/129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/675/130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/951/131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/992/132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1119/133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1090/134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/863/136.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/864/137.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/830/138.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/660/134.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/614/140.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/882/141.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/903/142.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/642/143.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/604/144.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/711/145.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/679/146.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/980/147.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/979/148.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/748/149.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/799/150.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/901/151.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/902/152.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1026/153.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1055/154.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1063/155.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1094/156.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1097/157.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1024/158.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/738/159.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/766/160.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/749/161.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/818/162.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/819/163.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1115/164.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1116/165.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/607/166.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/612/167.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/897/169.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/879/170.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/732/171.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/726/172.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/946/173.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/964/174.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/759/175.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/772/176.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1100/177.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1091/178.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/723/179.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/680/180.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/820/181.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/823/182.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1084/183.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1085/184.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/655/185.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/646/186.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1092/187.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1099/188.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/858/189.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/817/190.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/731/191.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/702/192.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1004/193.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1018/194.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/898/195.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/900/196.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/953/197.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/981/198.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/610/199.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/645/200.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/755/201.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/768/202.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/982/203.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/945/204.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/682/205.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/880/207.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/927/208.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/815/209.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/809/210.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1083/211.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1048/212.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1023/213.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/754/214.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/760/215.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1095/216.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/641/217.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/637/218.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1096/219.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1110/220.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1010/221.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/713/222.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/721/223.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1047/224.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/816/225.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/845/226.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/784/227.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/763/228.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/594/229.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/592/230.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/794/231.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/769/232.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/844/233.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/833/234.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1016/235.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1021/236.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/593/237.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/630/238.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/957/239.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/959/240.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/899/241.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/875/242.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/730/243.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/683/244.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1044/245.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/839/246.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/840/247.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/644/248.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/591/249.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/938/250.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/978/251.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/684/252.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/685/253.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1082/254.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/792/255.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/767/256.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/876/257.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/814/258.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/838/259.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/771/260.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/791/261.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/961/262.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/968/263.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1046/264.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1081/265.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1114/266.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1098/267.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/686/268.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/700/269.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/623/270.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/923/272.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/896/273.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/834/274.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/813/275.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/790/276.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1123/whatsapp_scan_2025-12-23_at_17.49.06.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/956/278.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/977/279.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/687/280.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/689/281.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/628/282.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/590/283.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1045/284.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/852/285.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1020/286.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/994/287.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/949/288.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/647/289.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/773/291.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1062/292.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/940/293.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/729/294.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/692/295.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/837/296.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/853/297.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1108/298.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1109/299.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/596/300.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/650/301.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/774/302.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/775/303.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/737/304.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1054/305.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/764/306.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/789/307.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/976/308.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/932/309.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1103/310.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1093/311.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/621/312.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/657/313.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/850/314.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/851/315.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1036/316.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/975/317.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/849/318.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/854/319.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/777/320.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/776/321.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1015/322.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1112/323.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1113/324.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/627/325.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1053/326.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/974/327.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/619/328.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/848/329.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1052/330.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/937/331.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/931/332.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/822/333.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/810/334.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1032/335.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1019/336.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/780/337.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/778/338.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/695/339.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/693/340.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/891/341.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/859/342.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/617/343.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/626/344.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1080/345.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/973/346.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/944/347.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/806/348.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/821/349.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1030/350.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/787/351.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/779/352.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/728/353.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/698/354.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/925/355.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1111/356.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/625/357.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1051/358.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/962/359.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/972/360.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/860/361.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/890/362.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/885/363.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/804/364.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/805/365.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1050/367.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/886/368.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/941/369.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/942/370.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/782/371.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/765/372.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/639/373.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/640/374.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/889/375.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/881/376.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/770/377.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/788/378.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/950/379.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/948/380.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/802/381.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/803/382.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1049/383.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1078/384.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1107/385.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/781/386.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/635/387.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/636/388.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1079/389.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1122/390.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1034/391.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1029/392.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/783/393.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/888/394.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/609/395.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/633/396.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/801/397.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/800/398.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1033/399.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/808/400.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/835/401.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/747/402.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/745/403.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/715/404.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/717/405.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/631/406.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/632/407.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1106/408.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1121/409.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/878/410.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/847/411.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/807/412.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1028/135.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/653/290.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/666/1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/735/2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/739/3.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/740/4.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/796/5.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/762/6.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/967/7.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/985/8.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/589/9.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/588/10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1060/11.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1059/12.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/871/13.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/877/14.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/917/15.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/915/16.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/797/17.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/756/18.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/688/19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/869/20.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/919/21.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/921/22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1013/23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1012/24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/668/25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/734/26.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/812/27.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/827/28.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/598/29.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/651/30.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1105/31.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1104/32.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/984/33.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/987/34.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1058/35.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1087/36.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/741/37.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/742/38.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/870/39.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/867/40.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/856/41.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/669/43.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/670/44.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/883/45.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/930/46.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/954/47.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/991/48.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1006/49.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1005/50.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/795/51.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/793/52.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/599/53.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/648/54.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1101/55.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1120/56.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1065/57.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1077/58.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/865/59.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/866/60.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1007/61.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1003/62.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/751/63.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/750/64.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/744/65.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/743/66.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/706/67.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/672/68.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/989/69.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/990/70.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/649/71.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/601/72.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/828/73.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/811/74.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/887/75.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/663/076.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/638/77.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/873/78.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/868/79.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/761/80.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/757/81.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/665/82.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/709/83.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/829/84.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/855/85.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1089/86.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1088/87.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/988/88.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/965/89.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1011/90.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1008/91.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/758/92.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/786/93.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/643/94.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/658/95.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/872/96.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/874/97.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/986/98.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/993/99.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1102/100.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/603/101.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/703/102.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/704/103.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1057/104.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/826/105.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/825/106.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1001/107.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/905/108.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/914/109.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1117/110.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1118/111.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/958/112.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/983/113.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1086/114.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1056/115.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/753/116.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/798/117.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/733/118.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/673/119.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1002/120.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/661/122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/884/123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/904/124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/831/125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/824/126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/752/127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/746/128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/678/129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/675/130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/951/131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/992/132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1119/133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1090/134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/863/136.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/864/137.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/830/138.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/660/134.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/614/140.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/882/141.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/903/142.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/642/143.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/604/144.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/711/145.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/679/146.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/980/147.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/979/148.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/748/149.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/799/150.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/901/151.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/902/152.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1026/153.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1055/154.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1063/155.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1094/156.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1097/157.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1024/158.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/738/159.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/766/160.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/749/161.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/818/162.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/819/163.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1115/164.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1116/165.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/607/166.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/612/167.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/897/169.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/879/170.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/732/171.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/726/172.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/946/173.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/964/174.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/759/175.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/772/176.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1100/177.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1091/178.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/723/179.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/680/180.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/820/181.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/823/182.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1084/183.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1085/184.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/655/185.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/646/186.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1092/187.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1099/188.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/858/189.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/817/190.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/731/191.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/702/192.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1004/193.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1018/194.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/898/195.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/900/196.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/953/197.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/981/198.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/610/199.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/645/200.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/755/201.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/768/202.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/982/203.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/945/204.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/682/205.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/880/207.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/927/208.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/815/209.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/809/210.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1083/211.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1048/212.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1023/213.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/754/214.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/760/215.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1095/216.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/641/217.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/637/218.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1096/219.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1110/220.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1010/221.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/713/222.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/721/223.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1047/224.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/816/225.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/845/226.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/784/227.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/763/228.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/594/229.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/592/230.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/794/231.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/769/232.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/844/233.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/833/234.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1016/235.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1021/236.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/593/237.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/630/238.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/957/239.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/959/240.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/899/241.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/875/242.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/730/243.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/683/244.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1044/245.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/839/246.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/840/247.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/644/248.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/591/249.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/938/250.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/978/251.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/684/252.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/685/253.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1082/254.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/792/255.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/767/256.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/876/257.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/814/258.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/838/259.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/771/260.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/791/261.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/961/262.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/968/263.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1046/264.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1081/265.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1114/266.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1098/267.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/686/268.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/700/269.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/623/270.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/923/272.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/896/273.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/834/274.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/813/275.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/790/276.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1123/whatsapp_scan_2025-12-23_at_17.49.06.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/956/278.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/977/279.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/687/280.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/689/281.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/628/282.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/590/283.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1045/284.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/852/285.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1020/286.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/994/287.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/949/288.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/647/289.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/773/291.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1062/292.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/940/293.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/729/294.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/692/295.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/837/296.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/853/297.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1108/298.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1109/299.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/596/300.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/650/301.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/774/302.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/775/303.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/737/304.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1054/305.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/764/306.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/789/307.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/976/308.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/932/309.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1103/310.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1093/311.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/621/312.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/657/313.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/850/314.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/851/315.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1036/316.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/975/317.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/849/318.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/854/319.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/777/320.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/776/321.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1015/322.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1112/323.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1113/324.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/627/325.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1053/326.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/974/327.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/619/328.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/848/329.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1052/330.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/937/331.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/931/332.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/822/333.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/810/334.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1032/335.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1019/336.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/780/337.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/778/338.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/695/339.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/693/340.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/891/341.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/859/342.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/617/343.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/626/344.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1080/345.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/973/346.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/944/347.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/806/348.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/821/349.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1030/350.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/787/351.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/779/352.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/728/353.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/698/354.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/925/355.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1111/356.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/625/357.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1051/358.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/962/359.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/972/360.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/860/361.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/890/362.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/885/363.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/804/364.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/805/365.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1050/367.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/886/368.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/941/369.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/942/370.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/782/371.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/765/372.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/639/373.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/640/374.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/889/375.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/881/376.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/770/377.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/788/378.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/950/379.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/948/380.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/802/381.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/803/382.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1049/383.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1078/384.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1107/385.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/781/386.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/635/387.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/636/388.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1079/389.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1122/390.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1034/391.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1029/392.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/783/393.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/888/394.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/609/395.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/633/396.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/801/397.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/800/398.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1033/399.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/808/400.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/835/401.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/747/402.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/745/403.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/715/404.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/717/405.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/631/406.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/632/407.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1106/408.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1121/409.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/878/410.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/847/411.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/807/412.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H409"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>