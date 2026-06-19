--- v1 (2026-04-21)
+++ v2 (2026-06-19)
@@ -36,1671 +36,1671 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>653</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/653/290.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma praça com equipamento para prática de esporte e a instalação de um parquinho para as crianças do Residencial Irmã Alzira.</t>
+  </si>
+  <si>
+    <t>666</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/666/1.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de um matadouro público no município de Chorozinho.</t>
+  </si>
+  <si>
+    <t>735</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/735/2.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção do estádio municipal de Chorozinho.</t>
+  </si>
+  <si>
+    <t>739</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/739/3.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de um campinho de futebol de areia com iluminação, para o Sítio Retiro, a pedido da população.</t>
+  </si>
+  <si>
+    <t>740</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/740/4.pdf</t>
+  </si>
+  <si>
+    <t>Requer pavimentação em pedra tosca para o Sítio albano.</t>
+  </si>
+  <si>
+    <t>796</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/796/5.pdf</t>
+  </si>
+  <si>
+    <t>Requer recapeamento com piçarra da estrada do cedro, iniciando em lagoa de pedra dando acesso à ribeira e finalizando na extrema do brito.</t>
+  </si>
+  <si>
+    <t>762</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/762/6.pdf</t>
+  </si>
+  <si>
+    <t>Requer o recapeamento com piçarra da estrada que se inicia no sr. João Fulô, dando acesso à toda a ribeira e finalizando Choro Mucambo.</t>
+  </si>
+  <si>
+    <t>967</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/967/7.pdf</t>
+  </si>
+  <si>
+    <t>Requer a continuidade do calçamento a partir do bar da Marisa na localidade de Campestre seguindo o percurso de 300 metros.</t>
+  </si>
+  <si>
+    <t>985</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/985/8.pdf</t>
+  </si>
+  <si>
+    <t>Requer a instalação de um poço profundo na localidade de tourada (preferência do volume da caixa d’água de dez mil litros).</t>
+  </si>
+  <si>
+    <t>589</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/589/9.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma creche no bairro Leirões.</t>
+  </si>
+  <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/588/10.pdf</t>
+  </si>
+  <si>
+    <t>Requer a recuperação do asfalto da avenida Raimundo Simplício de Carvalho, iniciando-se em frente à prefeitura e finalizando em frente à cerâmica so seu Antônio.</t>
+  </si>
+  <si>
+    <t>1060</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1060/11.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em Pedra tosca na Rua Padre Cícero nas proximidades do posto de saúde até a entrada do assentamento José Lourenço continuando por toda a rua Treze de Maio no assentamento de José Lourenço.</t>
+  </si>
+  <si>
+    <t>1059</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1059/12.pdf</t>
+  </si>
+  <si>
+    <t>Requer construção e instalação de um centro cirúrgico para pequenas cirurgias no Hospital Municipal de Chorozinho.</t>
+  </si>
+  <si>
+    <t>871</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/871/13.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção do prédio da prefeitura municipal.</t>
+  </si>
+  <si>
+    <t>877</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/877/14.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de um ginásio poliesportivo no distrito de triângulo.</t>
+  </si>
+  <si>
+    <t>917</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/917/15.pdf</t>
+  </si>
+  <si>
+    <t>Requer uma ambulância para o distrito de Triângulo.</t>
+  </si>
+  <si>
+    <t>915</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/915/16.pdf</t>
+  </si>
+  <si>
+    <t>Requer a reforma do ginásio poliesportivo de Timbaúba.</t>
+  </si>
+  <si>
+    <t>797</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/797/17.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de areninha de gramado sintético em novo horizonte.</t>
+  </si>
+  <si>
+    <t>756</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/756/18.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção uma areninha no distrito de cedro.</t>
+  </si>
+  <si>
+    <t>688</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/688/19.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma praça no cruzamento da rua por trás da fábrica ágata moda intima.</t>
+  </si>
+  <si>
+    <t>869</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/869/20.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em pedra tosca de todas as ruas do assentamento Menino Jesus, em cipa.</t>
+  </si>
+  <si>
+    <t>919</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/919/21.pdf</t>
+  </si>
+  <si>
+    <t>Requer uma ambulância para o distrito de Patos dos Liberatos.</t>
+  </si>
+  <si>
+    <t>921</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/921/22.pdf</t>
+  </si>
+  <si>
+    <t>Requer a nomeação da areninha do Triângulo para areninha Gloudo Rodrigues.</t>
+  </si>
+  <si>
+    <t>1013</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1013/23.pdf</t>
+  </si>
+  <si>
+    <t>Requer academia ao ar livre da terceira idade na Praça do Mercado Municipal.</t>
+  </si>
+  <si>
+    <t>1012</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1012/24.pdf</t>
+  </si>
+  <si>
+    <t>Requer a iluminação adequada para Praça do mercado Municipal.</t>
+  </si>
+  <si>
+    <t>668</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/668/25.pdf</t>
+  </si>
+  <si>
+    <t>Requer um poço profundo entre a baixa da abelha e o campestre I.</t>
+  </si>
+  <si>
+    <t>734</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/734/26.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de um poço profundo com dessalinizador na localidade de Sítio Capoeira.</t>
+  </si>
+  <si>
+    <t>812</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/812/27.pdf</t>
+  </si>
+  <si>
+    <t>Requer a reforma da rua Edite evaristo.</t>
+  </si>
+  <si>
+    <t>827</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/827/28.pdf</t>
+  </si>
+  <si>
+    <t>Requer a reforma da escola e quadra Raimundo Celso dos Santos no Distrito de Triângulo.</t>
+  </si>
+  <si>
+    <t>598</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/598/29.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de banheiro públicos próximo à areninha para a população.</t>
+  </si>
+  <si>
+    <t>651</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/651/30.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma creche para o distrito de patos dos liberatos.</t>
+  </si>
+  <si>
+    <t>1105</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1105/31.pdf</t>
+  </si>
+  <si>
+    <t>Requer calçamento em Pedra tosca para a travessa Joaquim e Jerônimo N 200, localizado na Estrada da Barreira, conhecido como Beco do Tibúrcio.</t>
+  </si>
+  <si>
+    <t>1104</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1104/32.pdf</t>
+  </si>
+  <si>
+    <t>Requer calçamento em pedra tosca para Rua Sinha Leite (conhecida como Beco do Salustiano).</t>
+  </si>
+  <si>
+    <t>984</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/984/33.pdf</t>
+  </si>
+  <si>
+    <t>Requer a solicitação de um transporte escolar para alunos que estudam na escola José Maria Falcão, conhecida como liceu de Pacajus da região dos distritos de Patos, campestre e adjacências.</t>
+  </si>
+  <si>
+    <t>987</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/987/34.pdf</t>
+  </si>
+  <si>
+    <t>Requer a recuperação da quadra de esportes José Rodrigues de Souza na localidade de tourada ,Distrito Campestre.</t>
+  </si>
+  <si>
+    <t>1058</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1058/35.pdf</t>
+  </si>
+  <si>
+    <t>Requer um poço profundo no assentamento de José Lourenço próximo à residência do senhor Paulinho.</t>
+  </si>
+  <si>
+    <t>1087</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1087/36.pdf</t>
+  </si>
+  <si>
+    <t>Requer a criação de um projeto através da Secretaria do Trabalho e Assistência Social do município, para distribuição mensal de cestas básicas às famílias em situações de vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>741</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/741/37.pdf</t>
+  </si>
+  <si>
+    <t>Requer a criação de um centro cirúrgico e obstétrico, que venha atender as gestantes do Município.</t>
+  </si>
+  <si>
+    <t>742</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/742/38.pdf</t>
+  </si>
+  <si>
+    <t>Requer uma pracinha para o Sítio Retiro com brinquedo praça.</t>
+  </si>
+  <si>
+    <t>870</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/870/39.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de um ginásio poliesportivo no assentamento Menino Jesus.</t>
+  </si>
+  <si>
+    <t>867</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/867/40.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma placa na entrada de |Chorozinho, que venha a destacar o nome de Chorozinho, e também que Triângulo faz parte de Chorozinho e não de Quixadá.</t>
+  </si>
+  <si>
+    <t>856</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/856/41.pdf</t>
+  </si>
+  <si>
+    <t>Requer uma solicitação de um transporte que faça o translado dos alunos de Timbaúba, triângulo e centro de Chorozinho, em direção a Pacajus para a escola profissionalizante.</t>
+  </si>
+  <si>
+    <t>669</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/669/43.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma praça na localidade de Salgado.</t>
+  </si>
+  <si>
+    <t>670</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/670/44.pdf</t>
+  </si>
+  <si>
+    <t>Requer a encanação em todas as residências da comunidade de Vila Rosa.</t>
+  </si>
+  <si>
+    <t>883</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/883/45.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção  de um muro com arquibancada e vestuário para o campo do distrito de triângulo.</t>
+  </si>
+  <si>
+    <t>930</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/930/46.pdf</t>
+  </si>
+  <si>
+    <t>Requer uma academia ao ar livre para o distrito de Patos dos Liberatos.</t>
+  </si>
+  <si>
+    <t>954</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/954/47.pdf</t>
+  </si>
+  <si>
+    <t>Requer o calçamento na rua dos marinheiros no distrito de Patos dos Liberatos (próximo à fábrica da confecção do devid).</t>
+  </si>
+  <si>
+    <t>991</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/991/48.pdf</t>
+  </si>
+  <si>
+    <t>Requer a perfuração de um poço de água na localidade de baixa da abelha.</t>
+  </si>
+  <si>
+    <t>1006</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1006/49.pdf</t>
+  </si>
+  <si>
+    <t>Requer academia ao ar livre na Praça do Sossego.</t>
+  </si>
+  <si>
+    <t>1005</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1005/50.pdf</t>
+  </si>
+  <si>
+    <t>Requer a iluminação  no espaço atrás do monumento do Menino Jesus de Praga, próximo ao daizim  Veículos.</t>
+  </si>
+  <si>
+    <t>795</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/795/51.pdf</t>
+  </si>
+  <si>
+    <t>Requer o piçarramento da estrada iniciando no Choró Tapera, dando acesso ao Croatá e finalizando no Cedro.</t>
+  </si>
+  <si>
+    <t>793</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/793/52.pdf</t>
+  </si>
+  <si>
+    <t>Requer a compra de uma ambulância para a cipa .</t>
+  </si>
+  <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/599/53.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma creche de tempo integral para o distrito de Patos dos Liberatos.</t>
+  </si>
+  <si>
+    <t>648</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/648/54.pdf</t>
+  </si>
+  <si>
+    <t>Requer a compra de um ônibus para os universitários.</t>
+  </si>
+  <si>
+    <t>1101</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1101/55.pdf</t>
+  </si>
+  <si>
+    <t>Requer um sistema de abastecimento de água na localidade de choró carnaubinha.</t>
+  </si>
+  <si>
+    <t>1120</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1120/56.pdf</t>
+  </si>
+  <si>
+    <t>Requer um estacionamento coberto em frente ao Hospital Municipal de Chorozinho.</t>
+  </si>
+  <si>
+    <t>1065</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1065/57.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de um polo de lazer no açude do distrito de Patos dos liberatos.</t>
+  </si>
+  <si>
+    <t>1077</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1077/58.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma academia da Saúde na na localidade de tourada.</t>
+  </si>
+  <si>
+    <t>865</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/865/59.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de um muro para o campo do assentamento José Lourenço.</t>
+  </si>
+  <si>
+    <t>866</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/866/60.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em pedra tosca, iniciando na praça de Patos dos Liberatos até a cada da dona Enedina.</t>
+  </si>
+  <si>
+    <t>1007</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1007/61.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em pedra tosca iniciando em frente à residência do senhor Paulo Simão e finalizando em frente à pracinha da reforma, próximo à casa do senhor Pedro João, no distrito  de  patos Liberatos.</t>
+  </si>
+  <si>
+    <t>1003</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1003/62.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma pracinha para Timbaúba de baixo ,em frente aos calçamentos novos ,com brinquedo praça e academia ao  ar livre.</t>
+  </si>
+  <si>
+    <t>751</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/751/63.pdf</t>
+  </si>
+  <si>
+    <t>Requer a compra de um dessalinizador para o poço do assentamento Rancho Alegre em morros.</t>
+  </si>
+  <si>
+    <t>750</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/750/64.pdf</t>
+  </si>
+  <si>
+    <t>Requer a compra de um dessalinizador para o poço do assentamento do Croatá.</t>
+  </si>
+  <si>
+    <t>744</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/744/65.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma creche de tempo integral, para a localidade de Sítio Retiro.</t>
+  </si>
+  <si>
+    <t>743</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/743/66.pdf</t>
+  </si>
+  <si>
+    <t>Requer a reforma do poço profundo da Baixa Preta, ao lado da casa do "Nego da rosa".</t>
+  </si>
+  <si>
+    <t>706</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/706/67.pdf</t>
+  </si>
+  <si>
+    <t>Requer a encanação para todas as casas do choro Martins, Carnaubinha e Tapera.</t>
+  </si>
+  <si>
+    <t>672</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/672/68.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em pedra tosca para Carnaubinha e Tapera.</t>
+  </si>
+  <si>
+    <t>989</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/989/69.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em pedra tosca na Rua Firmino de Souza, por trás do Cei magnólia Maria Barbosa de Carvalho, Distrito de Campestre.</t>
+  </si>
+  <si>
+    <t>990</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/990/70.pdf</t>
+  </si>
+  <si>
+    <t>Requer a reutiliza da escola localizada na baixa da abelha, para construção de uma unidade básica de saúde.</t>
+  </si>
+  <si>
+    <t>649</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/649/71.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma academia da saúde com brinquedo praça na localidade de Timbaúba dos marinheiros.</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/601/72.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de um campo de futebol na localidade de salgado, em terreno cedido por morador da localidade.</t>
+  </si>
+  <si>
+    <t>828</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/828/73.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja feita a recuperação e cobertura da quadra Poliesportiva da uruanan- cione.</t>
+  </si>
+  <si>
+    <t>811</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/811/74.pdf</t>
+  </si>
+  <si>
+    <t>Requer o calçamento em Pedra tosca para Rua Jaime Tomás de Aquino (Beco do macarrão).</t>
+  </si>
+  <si>
+    <t>887</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/887/75.pdf</t>
+  </si>
+  <si>
+    <t>Requer a compra de tablets e chips para os alunos do município.</t>
+  </si>
+  <si>
+    <t>663</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/663/076.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma academia da saúde com brinquedo praça na localidade de campestre.</t>
+  </si>
+  <si>
+    <t>638</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/638/77.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de um parque de vaquejada municipal fortalecendo assim a cultura da vaqueirama em Chorozinho.</t>
+  </si>
+  <si>
+    <t>873</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/873/78.pdf</t>
+  </si>
+  <si>
+    <t>Requer um poço profundo com dessalinizador para o assentamento Menino jesus (cipa)</t>
+  </si>
+  <si>
+    <t>868</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/868/79.pdf</t>
+  </si>
+  <si>
+    <t>Requer um poço profundo com dessalinizador, para a localidade de Lagoa dos martins, conhecida como vila do papoco no distrito de Cedro.</t>
+  </si>
+  <si>
+    <t>761</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/761/80.pdf</t>
+  </si>
+  <si>
+    <t>Requer a continuação da pavimentação em pedra tosca da localidade de Lagoa dos Martins e finalizando na extrema de cedro.</t>
+  </si>
+  <si>
+    <t>757</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/757/81.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em pedra tosca, iniciando na escola Frank Moreira Xavier, dando acesso a toda avenida Antonio Soares do Nascimento, finalizando no sr. Luiz de Freitas, no distrito de Cedro.</t>
+  </si>
+  <si>
+    <t>665</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/665/82.pdf</t>
+  </si>
+  <si>
+    <t>Requer horas do trator para todos os pequenos agricultores do município de Chorozinho.</t>
+  </si>
+  <si>
+    <t>709</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/709/83.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma praça para a localidade de Baixa da Abelha, Distrito de Campestre.</t>
+  </si>
+  <si>
+    <t>829</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/829/84.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção areninha de futebol de areia e uma de futevôlei em assentamentos Zé Lourenço no Distrito de Triângulo.</t>
+  </si>
+  <si>
+    <t>855</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/855/85.pdf</t>
+  </si>
+  <si>
+    <t>Requer um poço profundo com digitalizador para o assentamento fazenda uruanan  conhecido como cione.</t>
+  </si>
+  <si>
+    <t>1089</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1089/86.pdf</t>
+  </si>
+  <si>
+    <t>Requer a redução da taxa de iluminação pública durante a pandemia causada pela COVID-19.</t>
+  </si>
+  <si>
+    <t>1088</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1088/87.pdf</t>
+  </si>
+  <si>
+    <t>Requer a redução de taxa de IPTU durante a pandemia causada pelo COVID-19.</t>
+  </si>
+  <si>
+    <t>988</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/988/88.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em pedra tosca na Rua Roseno José da Silva ,com início próximo à casa de farinha do Nel e seguindo o percurso até próximo à oficina do Roberto ,em baixa do boi na localidade tourada.</t>
+  </si>
+  <si>
+    <t>965</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/965/89.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma quadra de esportes para a localidade de baixa da abelha.</t>
+  </si>
+  <si>
+    <t>1011</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1011/90.pdf</t>
+  </si>
+  <si>
+    <t>Requer que realize uma campanha de castração de cães e gatos no município.</t>
+  </si>
+  <si>
+    <t>1008</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1008/91.pdf</t>
+  </si>
+  <si>
+    <t>Requer uma brinquedo praça na Praça do Mercado Municipal.</t>
+  </si>
+  <si>
+    <t>758</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/758/92.pdf</t>
+  </si>
+  <si>
+    <t>Requer que a escola da localidade de Choro mucambo seja transformando em uma UBS 9unidade básica de saúde).</t>
+  </si>
+  <si>
+    <t>786</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/786/93.pdf</t>
+  </si>
+  <si>
+    <t>Requer uma unidade básica de saúde para a localidade de Cipa.</t>
+  </si>
+  <si>
+    <t>643</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/643/94.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja passado a máquina iniciando na parede do açude de Patos indo até o campestre.</t>
+  </si>
+  <si>
+    <t>658</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/658/95.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em pedra tosca iniciando no matadouro indo até o colégio da Baixa da Abelha.</t>
+  </si>
+  <si>
+    <t>872</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/872/96.pdf</t>
+  </si>
+  <si>
+    <t>Requer uma areninha para a localidade de lagoa do arroz , distrito de Patos.</t>
+  </si>
+  <si>
+    <t>874</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/874/97.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de um galpão para os feirantes em frente ao mercado municipal.</t>
+  </si>
+  <si>
+    <t>986</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/986/98.pdf</t>
+  </si>
+  <si>
+    <t>Requer a reforma da escola José Rodrigues de Souza na localidade de tourada ,Distrito de Campestre.</t>
+  </si>
+  <si>
+    <t>993</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/993/99.pdf</t>
+  </si>
+  <si>
+    <t>Requer uma unidade  do Cras para o Distrito de Campestre.</t>
+  </si>
+  <si>
+    <t>1102</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1102/100.pdf</t>
+  </si>
+  <si>
+    <t>Requer a limpeza e instalação no posto profundo localizado em Cedro, próximo à residência do Damião e senhor nanal..</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/603/101.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma praça com estacionamento em frente à igreja assembleia de Deus templo central.</t>
+  </si>
+  <si>
+    <t>703</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/703/102.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma praça para localidade de vila rosa.</t>
+  </si>
+  <si>
+    <t>704</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/704/103.pdf</t>
+  </si>
+  <si>
+    <t>Requer a iluminação com calçadão na parede do açude de Salgado.</t>
+  </si>
+  <si>
+    <t>1057</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1057/104.pdf</t>
+  </si>
+  <si>
+    <t>Requer que a escola da localidade de Vila Rosa seja transformada em uma unidade  básica de saúde.</t>
+  </si>
+  <si>
+    <t>826</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/826/105.pdf</t>
+  </si>
+  <si>
+    <t>Requer que coloque placas em todas as do município e enumere todas as casas.</t>
+  </si>
+  <si>
+    <t>825</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/825/106.pdf</t>
+  </si>
+  <si>
+    <t>Requer a mudança de todas as lâmpadas para Led em todos os distrito de Timbaúba.</t>
+  </si>
+  <si>
+    <t>1001</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1001/107.pdf</t>
+  </si>
+  <si>
+    <t>Requer uma mini Areninha ao lado do monumento menino Jesus, para crianças de zero a cinco anos.</t>
+  </si>
+  <si>
+    <t>905</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/905/108.pdf</t>
+  </si>
+  <si>
+    <t>Requer que solicite junto a secretária de saúde que a categoria de taxista do município, sejam prioridades na vacinação contra a COVID-19.</t>
+  </si>
+  <si>
+    <t>914</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/914/109.pdf</t>
+  </si>
+  <si>
+    <t>Requer a recuperação da pavimentação da estrada Augusto liberato, da entrada da CE até a praça do distrito de Patos.</t>
+  </si>
+  <si>
+    <t>1117</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1117/110.pdf</t>
+  </si>
+  <si>
+    <t>Requer um decreto municipal que autoriza as academias  como serviços essenciais.</t>
+  </si>
+  <si>
+    <t>1118</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1118/111.pdf</t>
+  </si>
+  <si>
+    <t>Requer que solicite junto à Secretaria de Saúde ,que os comerciantes do município sejam prioridade na vacinação contra a COVID-19.</t>
+  </si>
+  <si>
+    <t>958</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/958/112.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação asfáltico na localidade de Campestre I iniciando na creche, passando pela praça e finalizando no Iran dos trator Distrito de campestre.</t>
+  </si>
+  <si>
+    <t>983</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/983/113.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em pedra tosca na Rua João Alexandre, na região de Campestre I.</t>
+  </si>
+  <si>
+    <t>1086</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1086/114.pdf</t>
+  </si>
+  <si>
+    <t>Requer a criação de um programa municipal de transferências direta de renda, com condicionalidades ,no valor mensal de R$250 ,para as famílias vulneráveis.</t>
+  </si>
+  <si>
+    <t>1056</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1056/115.pdf</t>
+  </si>
+  <si>
+    <t>Requer a redução das taxas,licenças e alvará de funcionamento ,estabelecidas no Código Tributário Municipal relacionadas aos exercícios da atividade comercial ,principalmente em relação às microempresa e empresas de pequeno porte do município.</t>
+  </si>
+  <si>
+    <t>753</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/753/116.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em pedra tosca, iniciando em Novo Horizonte e finalizando no assentamento Croatá.</t>
+  </si>
+  <si>
+    <t>798</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/798/117.pdf</t>
+  </si>
+  <si>
+    <t>Requer a  reforma da quadra de esporte do distrito de cedro.</t>
+  </si>
+  <si>
+    <t>733</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/733/118.pdf</t>
+  </si>
+  <si>
+    <t>Requer a reforma da praça da igreja matriz.</t>
+  </si>
+  <si>
+    <t>673</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/673/119.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de um muro com arquibancada e vestuário para o campo do distrito de patos dos liberatos.</t>
+  </si>
+  <si>
+    <t>1002</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1002/120.pdf</t>
+  </si>
+  <si>
+    <t>Requer 100 casas populares para famílias de baixa renda no município.</t>
+  </si>
+  <si>
+    <t>661</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/661/122.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de areninha de gramado sintético em campestre.</t>
+  </si>
+  <si>
+    <t>884</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/884/123.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de um muro com arquibancada e vestuário para o campo do  distrito de triângulo.</t>
+  </si>
+  <si>
+    <t>904</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/904/124.pdf</t>
+  </si>
+  <si>
+    <t>Requer um decreto municipal, colocando os templos religiosos como serviços essenciais.</t>
+  </si>
+  <si>
+    <t>831</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/831/125.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de um poço profundo para associação comunitária dos produtores orgânicos Terra viva três em Pau Pereira.</t>
+  </si>
+  <si>
+    <t>824</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/824/126.pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação em pedra tosca da Rua José Costa Filho no distrito de triângulo.</t>
+  </si>
+  <si>
+    <t>752</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/752/127.pdf</t>
+  </si>
+  <si>
+    <t>Requer a transformação da escola do Choro Martins em uma UBS (unidade básica de saúde).</t>
+  </si>
+  <si>
+    <t>746</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/746/128.pdf</t>
+  </si>
+  <si>
+    <t>Requer uma passagem molhada em frente a residência do sr.Bartô.</t>
+  </si>
+  <si>
+    <t>678</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/678/129.pdf</t>
+  </si>
+  <si>
+    <t>Requer um carro para transportar os agentes de endemias para as localidades.</t>
+  </si>
+  <si>
+    <t>675</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/675/130.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de uma praça para a localidade de sitio albano, ao lado da capela.</t>
+  </si>
+  <si>
+    <t>951</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/951/131.pdf</t>
+  </si>
+  <si>
+    <t>Requer um poço profundo para a localidade  de Cavaco.</t>
+  </si>
+  <si>
+    <t>992</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/992/132.pdf</t>
+  </si>
+  <si>
+    <t>Requer contratar um responsável para o cemitério da localidade de Campestre II.</t>
+  </si>
+  <si>
+    <t>1119</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1119/133.pdf</t>
+  </si>
+  <si>
+    <t>Requer um decreto municipal colocando as atividades físicas ao ar livre como atividades essenciais..</t>
+  </si>
+  <si>
+    <t>1090</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1090/134.pdf</t>
+  </si>
+  <si>
+    <t>Requer ampliação da rede de energia da Avenida Vicente Albino (Rua da casa do Senhor Jeremias Alencar ligando até o residencial Irmã Alzira ) no distrito do Triângulo.</t>
+  </si>
+  <si>
     <t>1028</t>
   </si>
   <si>
-    <t>2021</t>
-[...1 lines deleted...]
-  <si>
     <t>135</t>
   </si>
   <si>
-    <t>PRE</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1028/135.pdf</t>
   </si>
   <si>
     <t>Requer a compra de 40.496 vacinas para imunizar toda a população do município.</t>
-  </si>
-[...1600 lines deleted...]
-    <t>Requer ampliação da rede de energia da Avenida Vicente Albino (Rua da casa do Senhor Jeremias Alencar ligando até o residencial Irmã Alzira ) no distrito do Triângulo.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/863/136.pdf</t>
   </si>
   <si>
     <t>Requer lombadas para as ruas do assentamento José lourenço.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/864/137.pdf</t>
   </si>
   <si>
     <t>Requer lombadas para a rua beco dos crentes no distrito de triângulo.</t>
   </si>
@@ -5283,51 +5283,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1028/135.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/653/290.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/666/1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/735/2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/739/3.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/740/4.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/796/5.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/762/6.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/967/7.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/985/8.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/589/9.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/588/10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1060/11.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1059/12.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/871/13.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/877/14.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/917/15.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/915/16.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/797/17.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/756/18.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/688/19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/869/20.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/919/21.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/921/22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1013/23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1012/24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/668/25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/734/26.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/812/27.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/827/28.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/598/29.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/651/30.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1105/31.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1104/32.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/984/33.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/987/34.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1058/35.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1087/36.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/741/37.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/742/38.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/870/39.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/867/40.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/856/41.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/669/43.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/670/44.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/883/45.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/930/46.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/954/47.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/991/48.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1006/49.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1005/50.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/795/51.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/793/52.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/599/53.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/648/54.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1101/55.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1120/56.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1065/57.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1077/58.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/865/59.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/866/60.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1007/61.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1003/62.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/751/63.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/750/64.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/744/65.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/743/66.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/706/67.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/672/68.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/989/69.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/990/70.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/649/71.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/601/72.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/828/73.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/811/74.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/887/75.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/663/076.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/638/77.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/873/78.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/868/79.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/761/80.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/757/81.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/665/82.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/709/83.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/829/84.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/855/85.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1089/86.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1088/87.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/988/88.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/965/89.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1011/90.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1008/91.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/758/92.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/786/93.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/643/94.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/658/95.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/872/96.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/874/97.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/986/98.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/993/99.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1102/100.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/603/101.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/703/102.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/704/103.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1057/104.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/826/105.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/825/106.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1001/107.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/905/108.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/914/109.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1117/110.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1118/111.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/958/112.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/983/113.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1086/114.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1056/115.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/753/116.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/798/117.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/733/118.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/673/119.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1002/120.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/661/122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/884/123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/904/124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/831/125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/824/126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/752/127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/746/128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/678/129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/675/130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/951/131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/992/132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1119/133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1090/134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/863/136.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/864/137.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/830/138.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/660/134.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/614/140.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/882/141.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/903/142.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/642/143.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/604/144.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/711/145.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/679/146.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/980/147.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/979/148.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/748/149.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/799/150.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/901/151.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/902/152.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1026/153.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1055/154.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1063/155.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1094/156.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1097/157.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1024/158.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/738/159.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/766/160.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/749/161.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/818/162.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/819/163.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1115/164.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1116/165.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/607/166.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/612/167.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/897/169.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/879/170.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/732/171.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/726/172.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/946/173.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/964/174.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/759/175.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/772/176.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1100/177.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1091/178.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/723/179.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/680/180.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/820/181.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/823/182.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1084/183.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1085/184.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/655/185.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/646/186.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1092/187.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1099/188.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/858/189.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/817/190.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/731/191.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/702/192.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1004/193.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1018/194.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/898/195.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/900/196.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/953/197.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/981/198.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/610/199.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/645/200.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/755/201.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/768/202.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/982/203.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/945/204.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/682/205.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/880/207.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/927/208.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/815/209.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/809/210.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1083/211.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1048/212.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1023/213.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/754/214.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/760/215.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1095/216.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/641/217.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/637/218.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1096/219.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1110/220.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1010/221.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/713/222.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/721/223.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1047/224.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/816/225.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/845/226.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/784/227.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/763/228.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/594/229.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/592/230.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/794/231.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/769/232.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/844/233.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/833/234.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1016/235.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1021/236.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/593/237.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/630/238.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/957/239.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/959/240.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/899/241.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/875/242.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/730/243.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/683/244.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1044/245.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/839/246.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/840/247.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/644/248.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/591/249.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/938/250.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/978/251.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/684/252.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/685/253.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1082/254.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/792/255.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/767/256.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/876/257.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/814/258.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/838/259.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/771/260.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/791/261.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/961/262.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/968/263.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1046/264.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1081/265.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1114/266.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1098/267.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/686/268.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/700/269.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/623/270.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/923/272.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/896/273.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/834/274.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/813/275.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/790/276.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1123/whatsapp_scan_2025-12-23_at_17.49.06.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/956/278.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/977/279.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/687/280.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/689/281.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/628/282.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/590/283.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1045/284.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/852/285.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1020/286.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/994/287.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/949/288.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/647/289.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/773/291.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1062/292.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/940/293.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/729/294.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/692/295.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/837/296.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/853/297.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1108/298.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1109/299.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/596/300.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/650/301.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/774/302.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/775/303.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/737/304.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1054/305.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/764/306.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/789/307.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/976/308.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/932/309.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1103/310.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1093/311.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/621/312.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/657/313.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/850/314.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/851/315.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1036/316.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/975/317.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/849/318.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/854/319.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/777/320.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/776/321.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1015/322.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1112/323.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1113/324.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/627/325.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1053/326.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/974/327.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/619/328.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/848/329.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1052/330.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/937/331.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/931/332.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/822/333.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/810/334.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1032/335.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1019/336.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/780/337.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/778/338.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/695/339.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/693/340.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/891/341.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/859/342.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/617/343.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/626/344.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1080/345.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/973/346.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/944/347.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/806/348.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/821/349.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1030/350.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/787/351.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/779/352.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/728/353.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/698/354.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/925/355.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1111/356.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/625/357.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1051/358.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/962/359.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/972/360.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/860/361.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/890/362.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/885/363.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/804/364.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/805/365.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1050/367.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/886/368.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/941/369.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/942/370.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/782/371.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/765/372.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/639/373.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/640/374.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/889/375.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/881/376.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/770/377.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/788/378.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/950/379.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/948/380.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/802/381.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/803/382.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1049/383.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1078/384.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1107/385.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/781/386.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/635/387.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/636/388.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1079/389.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1122/390.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1034/391.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1029/392.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/783/393.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/888/394.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/609/395.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/633/396.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/801/397.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/800/398.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1033/399.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/808/400.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/835/401.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/747/402.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/745/403.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/715/404.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/717/405.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/631/406.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/632/407.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1106/408.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1121/409.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/878/410.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/847/411.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/807/412.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/653/290.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/666/1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/735/2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/739/3.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/740/4.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/796/5.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/762/6.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/967/7.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/985/8.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/589/9.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/588/10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1060/11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1059/12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/871/13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/877/14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/917/15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/915/16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/797/17.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/756/18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/688/19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/869/20.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/919/21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/921/22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1013/23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1012/24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/668/25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/734/26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/812/27.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/827/28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/598/29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/651/30.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1105/31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1104/32.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/984/33.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/987/34.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1058/35.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1087/36.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/741/37.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/742/38.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/870/39.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/867/40.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/856/41.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/669/43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/670/44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/883/45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/930/46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/954/47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/991/48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1006/49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1005/50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/795/51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/793/52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/599/53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/648/54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1101/55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1120/56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1065/57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1077/58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/865/59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/866/60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1007/61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1003/62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/751/63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/750/64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/744/65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/743/66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/706/67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/672/68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/989/69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/990/70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/649/71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/601/72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/828/73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/811/74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/887/75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/663/076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/638/77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/873/78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/868/79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/761/80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/757/81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/665/82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/709/83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/829/84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/855/85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1089/86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1088/87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/988/88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/965/89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1011/90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1008/91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/758/92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/786/93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/643/94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/658/95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/872/96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/874/97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/986/98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/993/99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1102/100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/603/101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/703/102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/704/103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1057/104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/826/105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/825/106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1001/107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/905/108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/914/109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1117/110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1118/111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/958/112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/983/113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1086/114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1056/115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/753/116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/798/117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/733/118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/673/119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1002/120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/661/122.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/884/123.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/904/124.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/831/125.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/824/126.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/752/127.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/746/128.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/678/129.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/675/130.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/951/131.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/992/132.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1119/133.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1090/134.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1028/135.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/863/136.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/864/137.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/830/138.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/660/134.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/614/140.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/882/141.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/903/142.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/642/143.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/604/144.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/711/145.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/679/146.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/980/147.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/979/148.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/748/149.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/799/150.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/901/151.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/902/152.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1026/153.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1055/154.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1063/155.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1094/156.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1097/157.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1024/158.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/738/159.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/766/160.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/749/161.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/818/162.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/819/163.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1115/164.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1116/165.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/607/166.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/612/167.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/897/169.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/879/170.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/732/171.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/726/172.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/946/173.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/964/174.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/759/175.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/772/176.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1100/177.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1091/178.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/723/179.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/680/180.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/820/181.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/823/182.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1084/183.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1085/184.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/655/185.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/646/186.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1092/187.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1099/188.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/858/189.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/817/190.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/731/191.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/702/192.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1004/193.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1018/194.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/898/195.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/900/196.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/953/197.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/981/198.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/610/199.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/645/200.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/755/201.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/768/202.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/982/203.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/945/204.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/682/205.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/880/207.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/927/208.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/815/209.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/809/210.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1083/211.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1048/212.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1023/213.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/754/214.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/760/215.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1095/216.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/641/217.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/637/218.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1096/219.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1110/220.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1010/221.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/713/222.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/721/223.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1047/224.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/816/225.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/845/226.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/784/227.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/763/228.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/594/229.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/592/230.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/794/231.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/769/232.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/844/233.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/833/234.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1016/235.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1021/236.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/593/237.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/630/238.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/957/239.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/959/240.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/899/241.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/875/242.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/730/243.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/683/244.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1044/245.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/839/246.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/840/247.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/644/248.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/591/249.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/938/250.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/978/251.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/684/252.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/685/253.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1082/254.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/792/255.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/767/256.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/876/257.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/814/258.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/838/259.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/771/260.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/791/261.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/961/262.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/968/263.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1046/264.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1081/265.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1114/266.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1098/267.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/686/268.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/700/269.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/623/270.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/923/272.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/896/273.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/834/274.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/813/275.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/790/276.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1123/whatsapp_scan_2025-12-23_at_17.49.06.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/956/278.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/977/279.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/687/280.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/689/281.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/628/282.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/590/283.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1045/284.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/852/285.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1020/286.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/994/287.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/949/288.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/647/289.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/773/291.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1062/292.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/940/293.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/729/294.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/692/295.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/837/296.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/853/297.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1108/298.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1109/299.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/596/300.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/650/301.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/774/302.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/775/303.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/737/304.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1054/305.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/764/306.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/789/307.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/976/308.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/932/309.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1103/310.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1093/311.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/621/312.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/657/313.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/850/314.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/851/315.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1036/316.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/975/317.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/849/318.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/854/319.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/777/320.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/776/321.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1015/322.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1112/323.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1113/324.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/627/325.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1053/326.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/974/327.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/619/328.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/848/329.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1052/330.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/937/331.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/931/332.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/822/333.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/810/334.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1032/335.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1019/336.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/780/337.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/778/338.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/695/339.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/693/340.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/891/341.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/859/342.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/617/343.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/626/344.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1080/345.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/973/346.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/944/347.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/806/348.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/821/349.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1030/350.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/787/351.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/779/352.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/728/353.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/698/354.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/925/355.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1111/356.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/625/357.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1051/358.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/962/359.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/972/360.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/860/361.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/890/362.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/885/363.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/804/364.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/805/365.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1050/367.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/886/368.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/941/369.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/942/370.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/782/371.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/765/372.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/639/373.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/640/374.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/889/375.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/881/376.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/770/377.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/788/378.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/950/379.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/948/380.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/802/381.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/803/382.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1049/383.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1078/384.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1107/385.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/781/386.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/635/387.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/636/388.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1079/389.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1122/390.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1034/391.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1029/392.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/783/393.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/888/394.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/609/395.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/633/396.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/801/397.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/800/398.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1033/399.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/808/400.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/835/401.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/747/402.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/745/403.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/715/404.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/717/405.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/631/406.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/632/407.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1106/408.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/1121/409.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/878/410.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/847/411.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/sapl/public/materialegislativa/2021/807/412.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chorozinho.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H409"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="112" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -5363,9392 +5363,9392 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H7" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>43</v>
       </c>
       <c r="H9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>46</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>47</v>
       </c>
       <c r="H10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>50</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H11" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>54</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>55</v>
       </c>
       <c r="H12" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>57</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>58</v>
       </c>
       <c r="D13" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H13" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>61</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>62</v>
       </c>
       <c r="D14" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H14" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>66</v>
       </c>
       <c r="D15" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>67</v>
       </c>
       <c r="H15" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>69</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>70</v>
       </c>
       <c r="D16" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>71</v>
       </c>
       <c r="H16" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>73</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>74</v>
       </c>
       <c r="D17" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>75</v>
       </c>
       <c r="H17" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>78</v>
       </c>
       <c r="D18" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H18" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>82</v>
       </c>
       <c r="D19" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H19" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>86</v>
       </c>
       <c r="D20" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H20" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>89</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>90</v>
       </c>
       <c r="D21" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>91</v>
       </c>
       <c r="H21" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>93</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>94</v>
       </c>
       <c r="D22" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E22" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>95</v>
       </c>
       <c r="H22" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>97</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>98</v>
       </c>
       <c r="D23" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>99</v>
       </c>
       <c r="H23" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>101</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>102</v>
       </c>
       <c r="D24" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>103</v>
       </c>
       <c r="H24" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>105</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>106</v>
       </c>
       <c r="D25" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E25" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>107</v>
       </c>
       <c r="H25" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>109</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>110</v>
       </c>
       <c r="D26" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>111</v>
       </c>
       <c r="H26" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>113</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>114</v>
       </c>
       <c r="D27" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>115</v>
       </c>
       <c r="H27" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>117</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>118</v>
       </c>
       <c r="D28" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E28" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>119</v>
       </c>
       <c r="H28" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>121</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>122</v>
       </c>
       <c r="D29" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E29" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>123</v>
       </c>
       <c r="H29" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>125</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
         <v>126</v>
       </c>
       <c r="D30" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>127</v>
       </c>
       <c r="H30" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>129</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
         <v>130</v>
       </c>
       <c r="D31" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>131</v>
       </c>
       <c r="H31" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>133</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>134</v>
       </c>
       <c r="D32" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H32" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>137</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
         <v>138</v>
       </c>
       <c r="D33" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>139</v>
       </c>
       <c r="H33" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>141</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>142</v>
       </c>
       <c r="D34" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>143</v>
       </c>
       <c r="H34" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>145</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>146</v>
       </c>
       <c r="D35" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>147</v>
       </c>
       <c r="H35" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>149</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>150</v>
       </c>
       <c r="D36" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E36" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>151</v>
       </c>
       <c r="H36" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>153</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>154</v>
       </c>
       <c r="D37" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>155</v>
       </c>
       <c r="H37" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>157</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>158</v>
       </c>
       <c r="D38" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>159</v>
       </c>
       <c r="H38" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>161</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>162</v>
       </c>
       <c r="D39" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E39" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>163</v>
       </c>
       <c r="H39" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>165</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>166</v>
       </c>
       <c r="D40" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E40" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>167</v>
       </c>
       <c r="H40" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>169</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>170</v>
       </c>
       <c r="D41" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>171</v>
       </c>
       <c r="H41" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>173</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>174</v>
       </c>
       <c r="D42" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>175</v>
       </c>
       <c r="H42" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>177</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
         <v>178</v>
       </c>
       <c r="D43" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>179</v>
       </c>
       <c r="H43" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>181</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
         <v>182</v>
       </c>
       <c r="D44" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E44" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>183</v>
       </c>
       <c r="H44" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>185</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
         <v>186</v>
       </c>
       <c r="D45" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E45" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>187</v>
       </c>
       <c r="H45" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>189</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
         <v>190</v>
       </c>
       <c r="D46" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E46" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>191</v>
       </c>
       <c r="H46" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>193</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>194</v>
       </c>
       <c r="D47" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>195</v>
       </c>
       <c r="H47" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>197</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
         <v>198</v>
       </c>
       <c r="D48" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E48" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>199</v>
       </c>
       <c r="H48" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>201</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>202</v>
       </c>
       <c r="D49" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>203</v>
       </c>
       <c r="H49" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>205</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>206</v>
       </c>
       <c r="D50" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>207</v>
       </c>
       <c r="H50" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>209</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>210</v>
       </c>
       <c r="D51" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E51" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>211</v>
       </c>
       <c r="H51" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>213</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>214</v>
       </c>
       <c r="D52" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E52" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>215</v>
       </c>
       <c r="H52" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>217</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>218</v>
       </c>
       <c r="D53" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E53" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>219</v>
       </c>
       <c r="H53" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>221</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>222</v>
       </c>
       <c r="D54" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E54" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>223</v>
       </c>
       <c r="H54" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>225</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
         <v>226</v>
       </c>
       <c r="D55" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>227</v>
       </c>
       <c r="H55" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>229</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
         <v>230</v>
       </c>
       <c r="D56" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E56" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>231</v>
       </c>
       <c r="H56" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>233</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
         <v>234</v>
       </c>
       <c r="D57" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E57" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>235</v>
       </c>
       <c r="H57" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>237</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>238</v>
       </c>
       <c r="D58" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E58" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>239</v>
       </c>
       <c r="H58" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>241</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>242</v>
       </c>
       <c r="D59" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>243</v>
       </c>
       <c r="H59" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>245</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>246</v>
       </c>
       <c r="D60" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E60" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>247</v>
       </c>
       <c r="H60" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>249</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>250</v>
       </c>
       <c r="D61" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E61" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>251</v>
       </c>
       <c r="H61" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>253</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
         <v>254</v>
       </c>
       <c r="D62" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E62" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>255</v>
       </c>
       <c r="H62" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>257</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>258</v>
       </c>
       <c r="D63" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E63" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>259</v>
       </c>
       <c r="H63" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>261</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>262</v>
       </c>
       <c r="D64" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E64" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>263</v>
       </c>
       <c r="H64" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>265</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
         <v>266</v>
       </c>
       <c r="D65" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E65" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>267</v>
       </c>
       <c r="H65" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>269</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
         <v>270</v>
       </c>
       <c r="D66" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E66" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>271</v>
       </c>
       <c r="H66" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>273</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
         <v>274</v>
       </c>
       <c r="D67" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>275</v>
       </c>
       <c r="H67" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>277</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
         <v>278</v>
       </c>
       <c r="D68" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E68" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>279</v>
       </c>
       <c r="H68" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>281</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
         <v>282</v>
       </c>
       <c r="D69" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E69" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>283</v>
       </c>
       <c r="H69" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>285</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
         <v>286</v>
       </c>
       <c r="D70" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E70" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>287</v>
       </c>
       <c r="H70" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>289</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
         <v>290</v>
       </c>
       <c r="D71" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E71" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>291</v>
       </c>
       <c r="H71" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>293</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>294</v>
       </c>
       <c r="D72" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E72" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>295</v>
       </c>
       <c r="H72" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>297</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>298</v>
       </c>
       <c r="D73" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E73" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>299</v>
       </c>
       <c r="H73" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>301</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>302</v>
       </c>
       <c r="D74" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E74" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>303</v>
       </c>
       <c r="H74" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>305</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>306</v>
       </c>
       <c r="D75" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E75" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>307</v>
       </c>
       <c r="H75" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>309</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>310</v>
       </c>
       <c r="D76" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E76" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>311</v>
       </c>
       <c r="H76" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>313</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>314</v>
       </c>
       <c r="D77" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>315</v>
       </c>
       <c r="H77" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>317</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
         <v>318</v>
       </c>
       <c r="D78" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E78" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>319</v>
       </c>
       <c r="H78" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>321</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>322</v>
       </c>
       <c r="D79" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>323</v>
       </c>
       <c r="H79" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>325</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>326</v>
       </c>
       <c r="D80" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E80" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>327</v>
       </c>
       <c r="H80" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>329</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
         <v>330</v>
       </c>
       <c r="D81" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E81" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>331</v>
       </c>
       <c r="H81" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>333</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
         <v>334</v>
       </c>
       <c r="D82" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E82" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>335</v>
       </c>
       <c r="H82" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>337</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>338</v>
       </c>
       <c r="D83" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E83" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>339</v>
       </c>
       <c r="H83" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>341</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>342</v>
       </c>
       <c r="D84" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E84" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>343</v>
       </c>
       <c r="H84" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>345</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>346</v>
       </c>
       <c r="D85" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E85" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>347</v>
       </c>
       <c r="H85" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
         <v>349</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>350</v>
       </c>
       <c r="D86" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E86" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>351</v>
       </c>
       <c r="H86" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>353</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
         <v>354</v>
       </c>
       <c r="D87" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E87" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>355</v>
       </c>
       <c r="H87" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>357</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>358</v>
       </c>
       <c r="D88" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E88" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>359</v>
       </c>
       <c r="H88" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>361</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>362</v>
       </c>
       <c r="D89" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E89" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>363</v>
       </c>
       <c r="H89" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>365</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>366</v>
       </c>
       <c r="D90" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E90" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>367</v>
       </c>
       <c r="H90" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>369</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
         <v>370</v>
       </c>
       <c r="D91" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E91" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>371</v>
       </c>
       <c r="H91" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>373</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
         <v>374</v>
       </c>
       <c r="D92" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E92" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>375</v>
       </c>
       <c r="H92" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>377</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>378</v>
       </c>
       <c r="D93" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E93" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>379</v>
       </c>
       <c r="H93" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
         <v>381</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
         <v>382</v>
       </c>
       <c r="D94" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E94" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>383</v>
       </c>
       <c r="H94" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>385</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>386</v>
       </c>
       <c r="D95" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E95" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>387</v>
       </c>
       <c r="H95" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>389</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
         <v>390</v>
       </c>
       <c r="D96" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E96" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>391</v>
       </c>
       <c r="H96" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>393</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
         <v>394</v>
       </c>
       <c r="D97" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E97" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>395</v>
       </c>
       <c r="H97" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>397</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>398</v>
       </c>
       <c r="D98" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E98" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>399</v>
       </c>
       <c r="H98" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
         <v>401</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>402</v>
       </c>
       <c r="D99" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E99" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>403</v>
       </c>
       <c r="H99" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
         <v>405</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>406</v>
       </c>
       <c r="D100" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E100" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>407</v>
       </c>
       <c r="H100" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>409</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>410</v>
       </c>
       <c r="D101" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E101" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>411</v>
       </c>
       <c r="H101" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
         <v>413</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>414</v>
       </c>
       <c r="D102" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E102" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>415</v>
       </c>
       <c r="H102" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
         <v>417</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>418</v>
       </c>
       <c r="D103" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E103" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>419</v>
       </c>
       <c r="H103" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>421</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
         <v>422</v>
       </c>
       <c r="D104" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E104" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>423</v>
       </c>
       <c r="H104" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>425</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
         <v>426</v>
       </c>
       <c r="D105" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E105" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H105" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
         <v>429</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
         <v>430</v>
       </c>
       <c r="D106" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E106" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>431</v>
       </c>
       <c r="H106" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>433</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
         <v>434</v>
       </c>
       <c r="D107" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E107" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>435</v>
       </c>
       <c r="H107" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>437</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
         <v>438</v>
       </c>
       <c r="D108" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E108" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>439</v>
       </c>
       <c r="H108" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>441</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>442</v>
       </c>
       <c r="D109" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E109" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>443</v>
       </c>
       <c r="H109" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>445</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>446</v>
       </c>
       <c r="D110" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E110" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>447</v>
       </c>
       <c r="H110" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>449</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>450</v>
       </c>
       <c r="D111" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E111" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>451</v>
       </c>
       <c r="H111" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
         <v>453</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>454</v>
       </c>
       <c r="D112" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E112" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>455</v>
       </c>
       <c r="H112" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
         <v>457</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>458</v>
       </c>
       <c r="D113" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E113" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>459</v>
       </c>
       <c r="H113" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
         <v>461</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>462</v>
       </c>
       <c r="D114" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E114" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>463</v>
       </c>
       <c r="H114" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
         <v>465</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>466</v>
       </c>
       <c r="D115" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E115" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>467</v>
       </c>
       <c r="H115" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
         <v>469</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>470</v>
       </c>
       <c r="D116" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E116" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>471</v>
       </c>
       <c r="H116" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
         <v>473</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>474</v>
       </c>
       <c r="D117" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E117" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>475</v>
       </c>
       <c r="H117" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>477</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>478</v>
       </c>
       <c r="D118" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E118" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>479</v>
       </c>
       <c r="H118" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
         <v>481</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>482</v>
       </c>
       <c r="D119" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E119" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>483</v>
       </c>
       <c r="H119" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
         <v>485</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
         <v>486</v>
       </c>
       <c r="D120" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E120" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>487</v>
       </c>
       <c r="H120" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
         <v>489</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>490</v>
       </c>
       <c r="D121" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E121" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>491</v>
       </c>
       <c r="H121" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
         <v>493</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
         <v>494</v>
       </c>
       <c r="D122" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E122" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>495</v>
       </c>
       <c r="H122" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
         <v>497</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>498</v>
       </c>
       <c r="D123" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E123" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>499</v>
       </c>
       <c r="H123" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>501</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
         <v>502</v>
       </c>
       <c r="D124" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E124" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>503</v>
       </c>
       <c r="H124" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
         <v>505</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>506</v>
       </c>
       <c r="D125" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E125" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>507</v>
       </c>
       <c r="H125" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
         <v>509</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
         <v>510</v>
       </c>
       <c r="D126" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E126" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>511</v>
       </c>
       <c r="H126" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>513</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>514</v>
       </c>
       <c r="D127" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E127" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>515</v>
       </c>
       <c r="H127" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
         <v>517</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>518</v>
       </c>
       <c r="D128" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E128" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>519</v>
       </c>
       <c r="H128" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
         <v>521</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>522</v>
       </c>
       <c r="D129" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E129" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>523</v>
       </c>
       <c r="H129" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
         <v>525</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>526</v>
       </c>
       <c r="D130" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E130" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>527</v>
       </c>
       <c r="H130" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>529</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>530</v>
       </c>
       <c r="D131" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E131" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>531</v>
       </c>
       <c r="H131" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
         <v>533</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>534</v>
       </c>
       <c r="D132" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E132" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>535</v>
       </c>
       <c r="H132" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
         <v>537</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>538</v>
       </c>
       <c r="D133" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E133" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>539</v>
       </c>
       <c r="H133" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>541</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>542</v>
       </c>
       <c r="D134" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E134" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>543</v>
       </c>
       <c r="H134" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>545</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>546</v>
       </c>
       <c r="D135" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E135" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>547</v>
       </c>
       <c r="H135" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>549</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
         <v>550</v>
       </c>
       <c r="D136" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E136" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>551</v>
       </c>
       <c r="H136" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
         <v>553</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
         <v>554</v>
       </c>
       <c r="D137" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E137" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>555</v>
       </c>
       <c r="H137" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>557</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>558</v>
       </c>
       <c r="D138" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E138" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>559</v>
       </c>
       <c r="H138" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>561</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>562</v>
       </c>
       <c r="D139" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E139" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>563</v>
       </c>
       <c r="H139" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
         <v>565</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>566</v>
       </c>
       <c r="D140" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E140" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>567</v>
       </c>
       <c r="H140" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
         <v>569</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
         <v>570</v>
       </c>
       <c r="D141" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E141" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>571</v>
       </c>
       <c r="H141" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
         <v>573</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>574</v>
       </c>
       <c r="D142" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E142" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>575</v>
       </c>
       <c r="H142" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
         <v>577</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>578</v>
       </c>
       <c r="D143" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E143" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>579</v>
       </c>
       <c r="H143" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>581</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>582</v>
       </c>
       <c r="D144" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E144" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>583</v>
       </c>
       <c r="H144" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>585</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>586</v>
       </c>
       <c r="D145" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E145" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>587</v>
       </c>
       <c r="H145" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>589</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>590</v>
       </c>
       <c r="D146" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E146" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>591</v>
       </c>
       <c r="H146" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
         <v>593</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>594</v>
       </c>
       <c r="D147" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E147" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>595</v>
       </c>
       <c r="H147" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>597</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>598</v>
       </c>
       <c r="D148" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E148" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>599</v>
       </c>
       <c r="H148" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>601</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>602</v>
       </c>
       <c r="D149" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E149" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>603</v>
       </c>
       <c r="H149" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>605</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>606</v>
       </c>
       <c r="D150" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E150" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>607</v>
       </c>
       <c r="H150" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>609</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>610</v>
       </c>
       <c r="D151" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E151" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>611</v>
       </c>
       <c r="H151" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>613</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>614</v>
       </c>
       <c r="D152" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E152" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>615</v>
       </c>
       <c r="H152" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>617</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>618</v>
       </c>
       <c r="D153" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E153" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>619</v>
       </c>
       <c r="H153" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>621</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>622</v>
       </c>
       <c r="D154" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E154" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>623</v>
       </c>
       <c r="H154" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
         <v>625</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
         <v>626</v>
       </c>
       <c r="D155" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E155" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>627</v>
       </c>
       <c r="H155" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
         <v>629</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>630</v>
       </c>
       <c r="D156" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E156" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>631</v>
       </c>
       <c r="H156" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
         <v>633</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>634</v>
       </c>
       <c r="D157" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E157" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>635</v>
       </c>
       <c r="H157" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
         <v>637</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>638</v>
       </c>
       <c r="D158" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E158" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>639</v>
       </c>
       <c r="H158" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>641</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>642</v>
       </c>
       <c r="D159" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E159" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>643</v>
       </c>
       <c r="H159" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
         <v>645</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>646</v>
       </c>
       <c r="D160" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E160" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>647</v>
       </c>
       <c r="H160" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
         <v>649</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>650</v>
       </c>
       <c r="D161" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E161" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>651</v>
       </c>
       <c r="H161" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>653</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
         <v>654</v>
       </c>
       <c r="D162" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E162" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>655</v>
       </c>
       <c r="H162" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
         <v>657</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
         <v>658</v>
       </c>
       <c r="D163" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E163" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>659</v>
       </c>
       <c r="H163" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
         <v>661</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
         <v>662</v>
       </c>
       <c r="D164" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E164" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>663</v>
       </c>
       <c r="H164" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>665</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
         <v>666</v>
       </c>
       <c r="D165" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E165" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>667</v>
       </c>
       <c r="H165" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>669</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
         <v>670</v>
       </c>
       <c r="D166" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E166" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>671</v>
       </c>
       <c r="H166" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>673</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
         <v>674</v>
       </c>
       <c r="D167" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E167" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>675</v>
       </c>
       <c r="H167" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>677</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
         <v>678</v>
       </c>
       <c r="D168" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E168" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>679</v>
       </c>
       <c r="H168" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>680</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
         <v>681</v>
       </c>
       <c r="D169" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E169" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>682</v>
       </c>
       <c r="H169" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
         <v>684</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>685</v>
       </c>
       <c r="D170" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E170" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>686</v>
       </c>
       <c r="H170" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>688</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>689</v>
       </c>
       <c r="D171" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E171" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>690</v>
       </c>
       <c r="H171" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
         <v>692</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>693</v>
       </c>
       <c r="D172" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E172" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>694</v>
       </c>
       <c r="H172" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
         <v>696</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
         <v>697</v>
       </c>
       <c r="D173" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E173" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>698</v>
       </c>
       <c r="H173" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
         <v>700</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
         <v>701</v>
       </c>
       <c r="D174" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E174" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>702</v>
       </c>
       <c r="H174" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
         <v>704</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>705</v>
       </c>
       <c r="D175" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E175" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>706</v>
       </c>
       <c r="H175" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
         <v>708</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
         <v>709</v>
       </c>
       <c r="D176" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E176" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>710</v>
       </c>
       <c r="H176" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
         <v>712</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
         <v>713</v>
       </c>
       <c r="D177" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E177" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>714</v>
       </c>
       <c r="H177" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
         <v>716</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
         <v>717</v>
       </c>
       <c r="D178" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E178" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>718</v>
       </c>
       <c r="H178" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
         <v>720</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
         <v>721</v>
       </c>
       <c r="D179" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E179" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>722</v>
       </c>
       <c r="H179" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
         <v>724</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
         <v>725</v>
       </c>
       <c r="D180" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E180" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>726</v>
       </c>
       <c r="H180" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
         <v>728</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
         <v>729</v>
       </c>
       <c r="D181" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E181" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>730</v>
       </c>
       <c r="H181" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
         <v>732</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
         <v>733</v>
       </c>
       <c r="D182" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E182" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>734</v>
       </c>
       <c r="H182" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
         <v>736</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
         <v>737</v>
       </c>
       <c r="D183" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E183" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>738</v>
       </c>
       <c r="H183" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
         <v>740</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
         <v>741</v>
       </c>
       <c r="D184" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E184" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>742</v>
       </c>
       <c r="H184" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
         <v>744</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
         <v>745</v>
       </c>
       <c r="D185" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E185" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>746</v>
       </c>
       <c r="H185" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
         <v>748</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
         <v>749</v>
       </c>
       <c r="D186" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E186" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>750</v>
       </c>
       <c r="H186" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
         <v>752</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
         <v>753</v>
       </c>
       <c r="D187" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E187" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>754</v>
       </c>
       <c r="H187" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
         <v>756</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
         <v>757</v>
       </c>
       <c r="D188" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E188" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>758</v>
       </c>
       <c r="H188" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
         <v>760</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
         <v>761</v>
       </c>
       <c r="D189" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E189" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>762</v>
       </c>
       <c r="H189" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
         <v>764</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
         <v>765</v>
       </c>
       <c r="D190" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E190" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>766</v>
       </c>
       <c r="H190" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
         <v>768</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
         <v>769</v>
       </c>
       <c r="D191" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E191" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>770</v>
       </c>
       <c r="H191" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
         <v>772</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
         <v>773</v>
       </c>
       <c r="D192" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E192" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>774</v>
       </c>
       <c r="H192" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
         <v>776</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
         <v>777</v>
       </c>
       <c r="D193" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E193" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>778</v>
       </c>
       <c r="H193" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
         <v>780</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
         <v>781</v>
       </c>
       <c r="D194" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E194" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>782</v>
       </c>
       <c r="H194" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
         <v>784</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
         <v>785</v>
       </c>
       <c r="D195" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E195" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>786</v>
       </c>
       <c r="H195" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
         <v>788</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
         <v>789</v>
       </c>
       <c r="D196" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E196" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>790</v>
       </c>
       <c r="H196" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
         <v>792</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
         <v>793</v>
       </c>
       <c r="D197" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E197" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>794</v>
       </c>
       <c r="H197" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
         <v>796</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
         <v>797</v>
       </c>
       <c r="D198" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E198" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>798</v>
       </c>
       <c r="H198" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
         <v>800</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
         <v>801</v>
       </c>
       <c r="D199" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E199" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>802</v>
       </c>
       <c r="H199" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
         <v>804</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
         <v>805</v>
       </c>
       <c r="D200" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E200" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>806</v>
       </c>
       <c r="H200" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
         <v>808</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
         <v>809</v>
       </c>
       <c r="D201" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E201" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>810</v>
       </c>
       <c r="H201" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
         <v>812</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
         <v>813</v>
       </c>
       <c r="D202" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E202" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>814</v>
       </c>
       <c r="H202" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
         <v>816</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
         <v>817</v>
       </c>
       <c r="D203" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E203" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>818</v>
       </c>
       <c r="H203" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
         <v>820</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
         <v>821</v>
       </c>
       <c r="D204" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E204" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>822</v>
       </c>
       <c r="H204" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
         <v>824</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
         <v>825</v>
       </c>
       <c r="D205" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E205" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>826</v>
       </c>
       <c r="H205" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
         <v>828</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
         <v>829</v>
       </c>
       <c r="D206" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E206" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>830</v>
       </c>
       <c r="H206" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
         <v>832</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
         <v>833</v>
       </c>
       <c r="D207" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E207" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>834</v>
       </c>
       <c r="H207" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
         <v>836</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
         <v>837</v>
       </c>
       <c r="D208" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E208" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>838</v>
       </c>
       <c r="H208" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
         <v>840</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
         <v>841</v>
       </c>
       <c r="D209" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E209" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>842</v>
       </c>
       <c r="H209" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
         <v>844</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
         <v>845</v>
       </c>
       <c r="D210" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E210" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>846</v>
       </c>
       <c r="H210" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
         <v>848</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
         <v>849</v>
       </c>
       <c r="D211" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E211" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>850</v>
       </c>
       <c r="H211" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
         <v>852</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
         <v>853</v>
       </c>
       <c r="D212" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E212" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>854</v>
       </c>
       <c r="H212" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
         <v>856</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
         <v>857</v>
       </c>
       <c r="D213" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E213" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>858</v>
       </c>
       <c r="H213" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
         <v>860</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
         <v>861</v>
       </c>
       <c r="D214" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E214" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>862</v>
       </c>
       <c r="H214" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
         <v>864</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
         <v>865</v>
       </c>
       <c r="D215" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E215" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>866</v>
       </c>
       <c r="H215" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
         <v>868</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
         <v>869</v>
       </c>
       <c r="D216" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E216" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>870</v>
       </c>
       <c r="H216" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
         <v>872</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
         <v>873</v>
       </c>
       <c r="D217" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E217" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>874</v>
       </c>
       <c r="H217" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
         <v>876</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
         <v>877</v>
       </c>
       <c r="D218" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E218" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>878</v>
       </c>
       <c r="H218" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
         <v>880</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
         <v>881</v>
       </c>
       <c r="D219" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E219" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>882</v>
       </c>
       <c r="H219" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
         <v>884</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
         <v>885</v>
       </c>
       <c r="D220" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E220" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>886</v>
       </c>
       <c r="H220" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
         <v>888</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
         <v>889</v>
       </c>
       <c r="D221" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E221" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>890</v>
       </c>
       <c r="H221" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
         <v>892</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
         <v>893</v>
       </c>
       <c r="D222" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E222" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>894</v>
       </c>
       <c r="H222" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
         <v>896</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
         <v>897</v>
       </c>
       <c r="D223" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E223" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>898</v>
       </c>
       <c r="H223" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
         <v>900</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
         <v>901</v>
       </c>
       <c r="D224" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E224" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>902</v>
       </c>
       <c r="H224" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
         <v>904</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
         <v>905</v>
       </c>
       <c r="D225" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E225" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>906</v>
       </c>
       <c r="H225" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
         <v>908</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
         <v>909</v>
       </c>
       <c r="D226" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E226" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>910</v>
       </c>
       <c r="H226" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
         <v>912</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
         <v>913</v>
       </c>
       <c r="D227" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E227" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>914</v>
       </c>
       <c r="H227" t="s">
         <v>915</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
         <v>916</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
         <v>917</v>
       </c>
       <c r="D228" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E228" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>918</v>
       </c>
       <c r="H228" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
         <v>920</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
         <v>921</v>
       </c>
       <c r="D229" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E229" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>922</v>
       </c>
       <c r="H229" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
         <v>924</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
         <v>925</v>
       </c>
       <c r="D230" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E230" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>926</v>
       </c>
       <c r="H230" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
         <v>928</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
         <v>929</v>
       </c>
       <c r="D231" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E231" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>930</v>
       </c>
       <c r="H231" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
         <v>932</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
         <v>933</v>
       </c>
       <c r="D232" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E232" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>934</v>
       </c>
       <c r="H232" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
         <v>936</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
         <v>937</v>
       </c>
       <c r="D233" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E233" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>938</v>
       </c>
       <c r="H233" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
         <v>940</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
         <v>941</v>
       </c>
       <c r="D234" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E234" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>942</v>
       </c>
       <c r="H234" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
         <v>944</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
         <v>945</v>
       </c>
       <c r="D235" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E235" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>946</v>
       </c>
       <c r="H235" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
         <v>948</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
         <v>949</v>
       </c>
       <c r="D236" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E236" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>950</v>
       </c>
       <c r="H236" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
         <v>952</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
         <v>953</v>
       </c>
       <c r="D237" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E237" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>954</v>
       </c>
       <c r="H237" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
         <v>956</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
         <v>957</v>
       </c>
       <c r="D238" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E238" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>958</v>
       </c>
       <c r="H238" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
         <v>960</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
         <v>961</v>
       </c>
       <c r="D239" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E239" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>962</v>
       </c>
       <c r="H239" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
         <v>964</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
         <v>965</v>
       </c>
       <c r="D240" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E240" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>966</v>
       </c>
       <c r="H240" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
         <v>968</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
         <v>969</v>
       </c>
       <c r="D241" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E241" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>970</v>
       </c>
       <c r="H241" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
         <v>972</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
         <v>973</v>
       </c>
       <c r="D242" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E242" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>974</v>
       </c>
       <c r="H242" t="s">
         <v>975</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
         <v>976</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
         <v>977</v>
       </c>
       <c r="D243" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E243" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>978</v>
       </c>
       <c r="H243" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
         <v>980</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
         <v>981</v>
       </c>
       <c r="D244" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E244" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>982</v>
       </c>
       <c r="H244" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
         <v>984</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
         <v>985</v>
       </c>
       <c r="D245" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E245" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>986</v>
       </c>
       <c r="H245" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
         <v>988</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
         <v>989</v>
       </c>
       <c r="D246" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E246" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>990</v>
       </c>
       <c r="H246" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
         <v>992</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
         <v>993</v>
       </c>
       <c r="D247" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E247" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>994</v>
       </c>
       <c r="H247" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
         <v>996</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
         <v>997</v>
       </c>
       <c r="D248" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E248" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>998</v>
       </c>
       <c r="H248" t="s">
         <v>999</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
         <v>1000</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
         <v>1001</v>
       </c>
       <c r="D249" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E249" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="H249" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
         <v>1004</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
         <v>1005</v>
       </c>
       <c r="D250" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E250" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="H250" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
         <v>1008</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
         <v>1009</v>
       </c>
       <c r="D251" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E251" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="H251" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
         <v>1012</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
         <v>1013</v>
       </c>
       <c r="D252" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E252" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="H252" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
         <v>1016</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
         <v>1017</v>
       </c>
       <c r="D253" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E253" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="H253" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
         <v>1020</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
         <v>1021</v>
       </c>
       <c r="D254" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E254" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="H254" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
         <v>1024</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
         <v>1025</v>
       </c>
       <c r="D255" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E255" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="H255" t="s">
         <v>1027</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
         <v>1028</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
         <v>1029</v>
       </c>
       <c r="D256" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E256" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="H256" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
         <v>1032</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
         <v>1033</v>
       </c>
       <c r="D257" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E257" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="H257" t="s">
         <v>1035</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
         <v>1036</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
         <v>1037</v>
       </c>
       <c r="D258" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E258" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>1038</v>
       </c>
       <c r="H258" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
         <v>1040</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
         <v>1041</v>
       </c>
       <c r="D259" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E259" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="H259" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
         <v>1044</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
         <v>1045</v>
       </c>
       <c r="D260" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E260" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G260" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="H260" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
         <v>1048</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
         <v>1049</v>
       </c>
       <c r="D261" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E261" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>1050</v>
       </c>
       <c r="H261" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
         <v>1052</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
         <v>1053</v>
       </c>
       <c r="D262" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E262" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="H262" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
         <v>1056</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
         <v>1057</v>
       </c>
       <c r="D263" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E263" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="H263" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
         <v>1060</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
         <v>1061</v>
       </c>
       <c r="D264" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E264" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="H264" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
         <v>1064</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
         <v>1065</v>
       </c>
       <c r="D265" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E265" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="H265" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
         <v>1068</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
         <v>1069</v>
       </c>
       <c r="D266" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E266" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="H266" t="s">
         <v>1071</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
         <v>1072</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
         <v>1073</v>
       </c>
       <c r="D267" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E267" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="H267" t="s">
         <v>1075</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
         <v>1076</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
         <v>1077</v>
       </c>
       <c r="D268" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E268" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G268" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="H268" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
         <v>1080</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
         <v>1081</v>
       </c>
       <c r="D269" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E269" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="H269" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
         <v>1084</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
         <v>1085</v>
       </c>
       <c r="D270" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E270" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G270" s="1" t="s">
         <v>1086</v>
       </c>
       <c r="H270" t="s">
         <v>1087</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
         <v>1088</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
         <v>1089</v>
       </c>
       <c r="D271" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E271" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G271" s="1" t="s">
         <v>1090</v>
       </c>
       <c r="H271" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
         <v>1092</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
         <v>1093</v>
       </c>
       <c r="D272" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E272" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="H272" t="s">
         <v>1095</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
         <v>1096</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
         <v>1097</v>
       </c>
       <c r="D273" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E273" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="H273" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
         <v>1100</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
         <v>1101</v>
       </c>
       <c r="D274" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E274" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="H274" t="s">
         <v>1103</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
         <v>1104</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
         <v>1105</v>
       </c>
       <c r="D275" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E275" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="H275" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
         <v>1107</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
         <v>1108</v>
       </c>
       <c r="D276" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E276" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="H276" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
         <v>1111</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
         <v>1112</v>
       </c>
       <c r="D277" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E277" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>1113</v>
       </c>
       <c r="H277" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
         <v>1115</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
         <v>1116</v>
       </c>
       <c r="D278" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E278" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="H278" t="s">
         <v>1118</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
         <v>1119</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
         <v>1120</v>
       </c>
       <c r="D279" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E279" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="H279" t="s">
         <v>1122</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
         <v>1123</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
         <v>1124</v>
       </c>
       <c r="D280" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E280" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G280" s="1" t="s">
         <v>1125</v>
       </c>
       <c r="H280" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
         <v>1127</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
         <v>1128</v>
       </c>
       <c r="D281" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E281" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G281" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="H281" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
         <v>1131</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
         <v>1132</v>
       </c>
       <c r="D282" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E282" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G282" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="H282" t="s">
         <v>1134</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
         <v>1135</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
         <v>1136</v>
       </c>
       <c r="D283" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E283" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G283" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="H283" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
         <v>1139</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
         <v>1140</v>
       </c>
       <c r="D284" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E284" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G284" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="H284" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
         <v>1143</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
         <v>1144</v>
       </c>
       <c r="D285" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E285" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G285" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="H285" t="s">
         <v>1146</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
         <v>1147</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
         <v>1148</v>
       </c>
       <c r="D286" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E286" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G286" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="H286" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
         <v>1151</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
         <v>1152</v>
       </c>
       <c r="D287" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E287" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G287" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="H287" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
         <v>1155</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
         <v>1156</v>
       </c>
       <c r="D288" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E288" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G288" s="1" t="s">
         <v>1157</v>
       </c>
       <c r="H288" t="s">
         <v>1158</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
         <v>1159</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
         <v>1160</v>
       </c>
       <c r="D289" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E289" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="H289" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
         <v>1163</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
         <v>1164</v>
       </c>
       <c r="D290" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E290" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G290" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="H290" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
         <v>1167</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
         <v>1168</v>
       </c>
       <c r="D291" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E291" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G291" s="1" t="s">
         <v>1169</v>
       </c>
       <c r="H291" t="s">
         <v>1170</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
         <v>1171</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
         <v>1172</v>
       </c>
       <c r="D292" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E292" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G292" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="H292" t="s">
         <v>1174</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
         <v>1175</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
         <v>1176</v>
       </c>
       <c r="D293" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E293" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G293" s="1" t="s">
         <v>1177</v>
       </c>
       <c r="H293" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
         <v>1179</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
         <v>1180</v>
       </c>
       <c r="D294" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E294" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G294" s="1" t="s">
         <v>1181</v>
       </c>
       <c r="H294" t="s">
         <v>1182</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
         <v>1183</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
         <v>1184</v>
       </c>
       <c r="D295" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E295" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G295" s="1" t="s">
         <v>1185</v>
       </c>
       <c r="H295" t="s">
         <v>1186</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
         <v>1187</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
         <v>1188</v>
       </c>
       <c r="D296" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E296" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G296" s="1" t="s">
         <v>1189</v>
       </c>
       <c r="H296" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
         <v>1191</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
         <v>1192</v>
       </c>
       <c r="D297" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E297" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G297" s="1" t="s">
         <v>1193</v>
       </c>
       <c r="H297" t="s">
         <v>1194</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
         <v>1195</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
         <v>1196</v>
       </c>
       <c r="D298" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E298" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G298" s="1" t="s">
         <v>1197</v>
       </c>
       <c r="H298" t="s">
         <v>1198</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
         <v>1199</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
         <v>1200</v>
       </c>
       <c r="D299" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E299" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G299" s="1" t="s">
         <v>1201</v>
       </c>
       <c r="H299" t="s">
         <v>1202</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
         <v>1203</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
         <v>1204</v>
       </c>
       <c r="D300" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E300" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G300" s="1" t="s">
         <v>1205</v>
       </c>
       <c r="H300" t="s">
         <v>1206</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
         <v>1207</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
         <v>1208</v>
       </c>
       <c r="D301" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E301" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G301" s="1" t="s">
         <v>1209</v>
       </c>
       <c r="H301" t="s">
         <v>1210</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
         <v>1211</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
         <v>1212</v>
       </c>
       <c r="D302" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E302" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G302" s="1" t="s">
         <v>1213</v>
       </c>
       <c r="H302" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
         <v>1215</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
         <v>1216</v>
       </c>
       <c r="D303" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E303" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G303" s="1" t="s">
         <v>1217</v>
       </c>
       <c r="H303" t="s">
         <v>1218</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
         <v>1219</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
         <v>1220</v>
       </c>
       <c r="D304" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E304" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G304" s="1" t="s">
         <v>1221</v>
       </c>
       <c r="H304" t="s">
         <v>1222</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
         <v>1223</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
         <v>1224</v>
       </c>
       <c r="D305" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E305" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G305" s="1" t="s">
         <v>1225</v>
       </c>
       <c r="H305" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
         <v>1227</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
         <v>1228</v>
       </c>
       <c r="D306" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E306" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G306" s="1" t="s">
         <v>1229</v>
       </c>
       <c r="H306" t="s">
         <v>1230</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
         <v>1231</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
         <v>1232</v>
       </c>
       <c r="D307" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E307" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G307" s="1" t="s">
         <v>1233</v>
       </c>
       <c r="H307" t="s">
         <v>1234</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
         <v>1235</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
         <v>1236</v>
       </c>
       <c r="D308" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E308" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G308" s="1" t="s">
         <v>1237</v>
       </c>
       <c r="H308" t="s">
         <v>1238</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
         <v>1239</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
         <v>1240</v>
       </c>
       <c r="D309" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E309" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G309" s="1" t="s">
         <v>1241</v>
       </c>
       <c r="H309" t="s">
         <v>1242</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
         <v>1243</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
         <v>1244</v>
       </c>
       <c r="D310" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E310" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G310" s="1" t="s">
         <v>1245</v>
       </c>
       <c r="H310" t="s">
         <v>1246</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
         <v>1247</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
         <v>1248</v>
       </c>
       <c r="D311" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E311" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G311" s="1" t="s">
         <v>1249</v>
       </c>
       <c r="H311" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
         <v>1251</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
         <v>1252</v>
       </c>
       <c r="D312" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E312" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G312" s="1" t="s">
         <v>1253</v>
       </c>
       <c r="H312" t="s">
         <v>1254</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
         <v>1255</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
         <v>1256</v>
       </c>
       <c r="D313" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E313" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G313" s="1" t="s">
         <v>1257</v>
       </c>
       <c r="H313" t="s">
         <v>1258</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
         <v>1259</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
         <v>1260</v>
       </c>
       <c r="D314" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E314" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G314" s="1" t="s">
         <v>1261</v>
       </c>
       <c r="H314" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
         <v>1263</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
         <v>1264</v>
       </c>
       <c r="D315" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E315" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G315" s="1" t="s">
         <v>1265</v>
       </c>
       <c r="H315" t="s">
         <v>1266</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
         <v>1267</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
         <v>1268</v>
       </c>
       <c r="D316" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E316" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G316" s="1" t="s">
         <v>1269</v>
       </c>
       <c r="H316" t="s">
         <v>1270</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
         <v>1271</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
         <v>1272</v>
       </c>
       <c r="D317" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E317" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G317" s="1" t="s">
         <v>1273</v>
       </c>
       <c r="H317" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
         <v>1275</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
         <v>1276</v>
       </c>
       <c r="D318" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E318" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G318" s="1" t="s">
         <v>1277</v>
       </c>
       <c r="H318" t="s">
         <v>1278</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
         <v>1279</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
         <v>1280</v>
       </c>
       <c r="D319" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E319" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G319" s="1" t="s">
         <v>1281</v>
       </c>
       <c r="H319" t="s">
         <v>1282</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
         <v>1283</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
         <v>1284</v>
       </c>
       <c r="D320" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E320" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G320" s="1" t="s">
         <v>1285</v>
       </c>
       <c r="H320" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
         <v>1287</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
         <v>1288</v>
       </c>
       <c r="D321" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E321" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G321" s="1" t="s">
         <v>1289</v>
       </c>
       <c r="H321" t="s">
         <v>1290</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
         <v>1291</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
         <v>1292</v>
       </c>
       <c r="D322" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E322" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G322" s="1" t="s">
         <v>1293</v>
       </c>
       <c r="H322" t="s">
         <v>1294</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
         <v>1295</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
         <v>1296</v>
       </c>
       <c r="D323" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E323" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G323" s="1" t="s">
         <v>1297</v>
       </c>
       <c r="H323" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
         <v>1299</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
         <v>1300</v>
       </c>
       <c r="D324" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E324" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G324" s="1" t="s">
         <v>1301</v>
       </c>
       <c r="H324" t="s">
         <v>1302</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
         <v>1303</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
         <v>1304</v>
       </c>
       <c r="D325" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E325" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G325" s="1" t="s">
         <v>1305</v>
       </c>
       <c r="H325" t="s">
         <v>1306</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
         <v>1307</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
         <v>1308</v>
       </c>
       <c r="D326" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E326" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G326" s="1" t="s">
         <v>1309</v>
       </c>
       <c r="H326" t="s">
         <v>1310</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
         <v>1311</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
         <v>1312</v>
       </c>
       <c r="D327" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E327" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G327" s="1" t="s">
         <v>1313</v>
       </c>
       <c r="H327" t="s">
         <v>1314</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
         <v>1315</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
         <v>1316</v>
       </c>
       <c r="D328" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E328" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G328" s="1" t="s">
         <v>1317</v>
       </c>
       <c r="H328" t="s">
         <v>1318</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
         <v>1319</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
         <v>1320</v>
       </c>
       <c r="D329" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E329" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G329" s="1" t="s">
         <v>1321</v>
       </c>
       <c r="H329" t="s">
         <v>1322</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
         <v>1323</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
         <v>1324</v>
       </c>
       <c r="D330" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E330" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G330" s="1" t="s">
         <v>1325</v>
       </c>
       <c r="H330" t="s">
         <v>1326</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
         <v>1327</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
         <v>1328</v>
       </c>
       <c r="D331" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E331" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G331" s="1" t="s">
         <v>1329</v>
       </c>
       <c r="H331" t="s">
         <v>1330</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
         <v>1331</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
         <v>1332</v>
       </c>
       <c r="D332" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E332" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G332" s="1" t="s">
         <v>1333</v>
       </c>
       <c r="H332" t="s">
         <v>1334</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
         <v>1335</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
         <v>1336</v>
       </c>
       <c r="D333" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E333" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G333" s="1" t="s">
         <v>1337</v>
       </c>
       <c r="H333" t="s">
         <v>1338</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
         <v>1339</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
         <v>1340</v>
       </c>
       <c r="D334" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E334" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G334" s="1" t="s">
         <v>1341</v>
       </c>
       <c r="H334" t="s">
         <v>1342</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
         <v>1343</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
         <v>1344</v>
       </c>
       <c r="D335" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E335" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G335" s="1" t="s">
         <v>1345</v>
       </c>
       <c r="H335" t="s">
         <v>1346</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
         <v>1347</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
         <v>1348</v>
       </c>
       <c r="D336" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E336" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G336" s="1" t="s">
         <v>1349</v>
       </c>
       <c r="H336" t="s">
         <v>1350</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
         <v>1351</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
         <v>1352</v>
       </c>
       <c r="D337" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E337" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G337" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="H337" t="s">
         <v>1354</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
         <v>1355</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
         <v>1356</v>
       </c>
       <c r="D338" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E338" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G338" s="1" t="s">
         <v>1357</v>
       </c>
       <c r="H338" t="s">
         <v>1358</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
         <v>1359</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
         <v>1360</v>
       </c>
       <c r="D339" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E339" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G339" s="1" t="s">
         <v>1361</v>
       </c>
       <c r="H339" t="s">
         <v>1362</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
         <v>1363</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
         <v>1364</v>
       </c>
       <c r="D340" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E340" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G340" s="1" t="s">
         <v>1365</v>
       </c>
       <c r="H340" t="s">
         <v>1366</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
         <v>1367</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
         <v>1368</v>
       </c>
       <c r="D341" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E341" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G341" s="1" t="s">
         <v>1369</v>
       </c>
       <c r="H341" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
         <v>1371</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
         <v>1372</v>
       </c>
       <c r="D342" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E342" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G342" s="1" t="s">
         <v>1373</v>
       </c>
       <c r="H342" t="s">
         <v>1374</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
         <v>1375</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
         <v>1376</v>
       </c>
       <c r="D343" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E343" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G343" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="H343" t="s">
         <v>1378</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
         <v>1379</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
         <v>1380</v>
       </c>
       <c r="D344" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E344" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G344" s="1" t="s">
         <v>1381</v>
       </c>
       <c r="H344" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
         <v>1383</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
         <v>1384</v>
       </c>
       <c r="D345" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E345" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G345" s="1" t="s">
         <v>1385</v>
       </c>
       <c r="H345" t="s">
         <v>1386</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
         <v>1387</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
         <v>1388</v>
       </c>
       <c r="D346" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E346" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G346" s="1" t="s">
         <v>1389</v>
       </c>
       <c r="H346" t="s">
         <v>1390</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
         <v>1391</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
         <v>1392</v>
       </c>
       <c r="D347" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E347" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G347" s="1" t="s">
         <v>1393</v>
       </c>
       <c r="H347" t="s">
         <v>1394</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
         <v>1395</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
         <v>1396</v>
       </c>
       <c r="D348" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E348" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G348" s="1" t="s">
         <v>1397</v>
       </c>
       <c r="H348" t="s">
         <v>1398</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
         <v>1399</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
         <v>1400</v>
       </c>
       <c r="D349" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E349" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G349" s="1" t="s">
         <v>1401</v>
       </c>
       <c r="H349" t="s">
         <v>1402</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
         <v>1403</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
         <v>1404</v>
       </c>
       <c r="D350" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E350" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G350" s="1" t="s">
         <v>1405</v>
       </c>
       <c r="H350" t="s">
         <v>1406</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
         <v>1407</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
         <v>1408</v>
       </c>
       <c r="D351" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E351" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G351" s="1" t="s">
         <v>1409</v>
       </c>
       <c r="H351" t="s">
         <v>1410</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
         <v>1411</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
         <v>1412</v>
       </c>
       <c r="D352" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E352" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G352" s="1" t="s">
         <v>1413</v>
       </c>
       <c r="H352" t="s">
         <v>1414</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
         <v>1415</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
         <v>1416</v>
       </c>
       <c r="D353" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E353" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G353" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="H353" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
         <v>1419</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
         <v>1420</v>
       </c>
       <c r="D354" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E354" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G354" s="1" t="s">
         <v>1421</v>
       </c>
       <c r="H354" t="s">
         <v>1422</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
         <v>1423</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
         <v>1424</v>
       </c>
       <c r="D355" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E355" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G355" s="1" t="s">
         <v>1425</v>
       </c>
       <c r="H355" t="s">
         <v>1426</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
         <v>1427</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
         <v>1428</v>
       </c>
       <c r="D356" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E356" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G356" s="1" t="s">
         <v>1429</v>
       </c>
       <c r="H356" t="s">
         <v>1430</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
         <v>1431</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
         <v>1432</v>
       </c>
       <c r="D357" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E357" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G357" s="1" t="s">
         <v>1433</v>
       </c>
       <c r="H357" t="s">
         <v>1434</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
         <v>1435</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
         <v>1436</v>
       </c>
       <c r="D358" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E358" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G358" s="1" t="s">
         <v>1437</v>
       </c>
       <c r="H358" t="s">
         <v>1438</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
         <v>1439</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
         <v>1440</v>
       </c>
       <c r="D359" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E359" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G359" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="H359" t="s">
         <v>1442</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
         <v>1443</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
         <v>1444</v>
       </c>
       <c r="D360" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E360" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G360" s="1" t="s">
         <v>1445</v>
       </c>
       <c r="H360" t="s">
         <v>1446</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
         <v>1447</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
         <v>1448</v>
       </c>
       <c r="D361" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E361" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G361" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="H361" t="s">
         <v>1450</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
         <v>1451</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
         <v>1452</v>
       </c>
       <c r="D362" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E362" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G362" s="1" t="s">
         <v>1453</v>
       </c>
       <c r="H362" t="s">
         <v>1454</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
         <v>1455</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
         <v>1456</v>
       </c>
       <c r="D363" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E363" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G363" s="1" t="s">
         <v>1457</v>
       </c>
       <c r="H363" t="s">
         <v>1458</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
         <v>1459</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
         <v>1460</v>
       </c>
       <c r="D364" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E364" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G364" s="1" t="s">
         <v>1461</v>
       </c>
       <c r="H364" t="s">
         <v>1462</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
         <v>1463</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
         <v>1464</v>
       </c>
       <c r="D365" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E365" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G365" s="1" t="s">
         <v>1465</v>
       </c>
       <c r="H365" t="s">
         <v>1466</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
         <v>1467</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
         <v>1468</v>
       </c>
       <c r="D366" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E366" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G366" s="1" t="s">
         <v>1469</v>
       </c>
       <c r="H366" t="s">
         <v>1470</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
         <v>1471</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
         <v>1472</v>
       </c>
       <c r="D367" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E367" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G367" s="1" t="s">
         <v>1473</v>
       </c>
       <c r="H367" t="s">
         <v>1474</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
         <v>1475</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
         <v>1476</v>
       </c>
       <c r="D368" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E368" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G368" s="1" t="s">
         <v>1477</v>
       </c>
       <c r="H368" t="s">
         <v>1478</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
         <v>1479</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
         <v>1480</v>
       </c>
       <c r="D369" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E369" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G369" s="1" t="s">
         <v>1481</v>
       </c>
       <c r="H369" t="s">
         <v>1482</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
         <v>1483</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
         <v>1484</v>
       </c>
       <c r="D370" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E370" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G370" s="1" t="s">
         <v>1485</v>
       </c>
       <c r="H370" t="s">
         <v>1486</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
         <v>1487</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
         <v>1488</v>
       </c>
       <c r="D371" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E371" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G371" s="1" t="s">
         <v>1489</v>
       </c>
       <c r="H371" t="s">
         <v>1490</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
         <v>1491</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
         <v>1492</v>
       </c>
       <c r="D372" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E372" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G372" s="1" t="s">
         <v>1493</v>
       </c>
       <c r="H372" t="s">
         <v>1494</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
         <v>1495</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
         <v>1496</v>
       </c>
       <c r="D373" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E373" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G373" s="1" t="s">
         <v>1497</v>
       </c>
       <c r="H373" t="s">
         <v>1498</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
         <v>1499</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
         <v>1500</v>
       </c>
       <c r="D374" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E374" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G374" s="1" t="s">
         <v>1501</v>
       </c>
       <c r="H374" t="s">
         <v>1502</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
         <v>1503</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
         <v>1504</v>
       </c>
       <c r="D375" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E375" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G375" s="1" t="s">
         <v>1505</v>
       </c>
       <c r="H375" t="s">
         <v>1506</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
         <v>1507</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
         <v>1508</v>
       </c>
       <c r="D376" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E376" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G376" s="1" t="s">
         <v>1509</v>
       </c>
       <c r="H376" t="s">
         <v>1510</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
         <v>1511</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
         <v>1512</v>
       </c>
       <c r="D377" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E377" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G377" s="1" t="s">
         <v>1513</v>
       </c>
       <c r="H377" t="s">
         <v>1514</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
         <v>1515</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
         <v>1516</v>
       </c>
       <c r="D378" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E378" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G378" s="1" t="s">
         <v>1517</v>
       </c>
       <c r="H378" t="s">
         <v>1518</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
         <v>1519</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
         <v>1520</v>
       </c>
       <c r="D379" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E379" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G379" s="1" t="s">
         <v>1521</v>
       </c>
       <c r="H379" t="s">
         <v>1522</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
         <v>1523</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
         <v>1524</v>
       </c>
       <c r="D380" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E380" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G380" s="1" t="s">
         <v>1525</v>
       </c>
       <c r="H380" t="s">
         <v>1526</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
         <v>1527</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
         <v>1528</v>
       </c>
       <c r="D381" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E381" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G381" s="1" t="s">
         <v>1529</v>
       </c>
       <c r="H381" t="s">
         <v>1530</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
         <v>1531</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
         <v>1532</v>
       </c>
       <c r="D382" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E382" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G382" s="1" t="s">
         <v>1533</v>
       </c>
       <c r="H382" t="s">
         <v>1534</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
         <v>1535</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
         <v>1536</v>
       </c>
       <c r="D383" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E383" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G383" s="1" t="s">
         <v>1537</v>
       </c>
       <c r="H383" t="s">
         <v>1538</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
         <v>1539</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
         <v>1540</v>
       </c>
       <c r="D384" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E384" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G384" s="1" t="s">
         <v>1541</v>
       </c>
       <c r="H384" t="s">
         <v>1542</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
         <v>1543</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
         <v>1544</v>
       </c>
       <c r="D385" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E385" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G385" s="1" t="s">
         <v>1545</v>
       </c>
       <c r="H385" t="s">
         <v>1546</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
         <v>1547</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
         <v>1548</v>
       </c>
       <c r="D386" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E386" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G386" s="1" t="s">
         <v>1549</v>
       </c>
       <c r="H386" t="s">
         <v>1550</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
         <v>1551</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
         <v>1552</v>
       </c>
       <c r="D387" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E387" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G387" s="1" t="s">
         <v>1553</v>
       </c>
       <c r="H387" t="s">
         <v>1554</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
         <v>1555</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
         <v>1556</v>
       </c>
       <c r="D388" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E388" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G388" s="1" t="s">
         <v>1557</v>
       </c>
       <c r="H388" t="s">
         <v>1558</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
         <v>1559</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
         <v>1560</v>
       </c>
       <c r="D389" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E389" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G389" s="1" t="s">
         <v>1561</v>
       </c>
       <c r="H389" t="s">
         <v>1562</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
         <v>1563</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
         <v>1564</v>
       </c>
       <c r="D390" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E390" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G390" s="1" t="s">
         <v>1565</v>
       </c>
       <c r="H390" t="s">
         <v>1566</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
         <v>1567</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
         <v>1568</v>
       </c>
       <c r="D391" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E391" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G391" s="1" t="s">
         <v>1569</v>
       </c>
       <c r="H391" t="s">
         <v>1570</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
         <v>1571</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
         <v>1572</v>
       </c>
       <c r="D392" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E392" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G392" s="1" t="s">
         <v>1573</v>
       </c>
       <c r="H392" t="s">
         <v>1574</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
         <v>1575</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
         <v>1576</v>
       </c>
       <c r="D393" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E393" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G393" s="1" t="s">
         <v>1577</v>
       </c>
       <c r="H393" t="s">
         <v>1578</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
         <v>1579</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
         <v>1580</v>
       </c>
       <c r="D394" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E394" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G394" s="1" t="s">
         <v>1581</v>
       </c>
       <c r="H394" t="s">
         <v>1582</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
         <v>1583</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
         <v>1584</v>
       </c>
       <c r="D395" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E395" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G395" s="1" t="s">
         <v>1585</v>
       </c>
       <c r="H395" t="s">
         <v>1586</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
         <v>1587</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
         <v>1588</v>
       </c>
       <c r="D396" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E396" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G396" s="1" t="s">
         <v>1589</v>
       </c>
       <c r="H396" t="s">
         <v>1590</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
         <v>1591</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
         <v>1592</v>
       </c>
       <c r="D397" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E397" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G397" s="1" t="s">
         <v>1593</v>
       </c>
       <c r="H397" t="s">
         <v>1594</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
         <v>1595</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
         <v>1596</v>
       </c>
       <c r="D398" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E398" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G398" s="1" t="s">
         <v>1597</v>
       </c>
       <c r="H398" t="s">
         <v>1598</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
         <v>1599</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
         <v>1600</v>
       </c>
       <c r="D399" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E399" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G399" s="1" t="s">
         <v>1601</v>
       </c>
       <c r="H399" t="s">
         <v>1602</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
         <v>1603</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
         <v>1604</v>
       </c>
       <c r="D400" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E400" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G400" s="1" t="s">
         <v>1605</v>
       </c>
       <c r="H400" t="s">
         <v>1606</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
         <v>1607</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
         <v>1608</v>
       </c>
       <c r="D401" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E401" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G401" s="1" t="s">
         <v>1609</v>
       </c>
       <c r="H401" t="s">
         <v>1610</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
         <v>1611</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
         <v>1612</v>
       </c>
       <c r="D402" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E402" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G402" s="1" t="s">
         <v>1613</v>
       </c>
       <c r="H402" t="s">
         <v>1614</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
         <v>1615</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
         <v>1616</v>
       </c>
       <c r="D403" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E403" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G403" s="1" t="s">
         <v>1617</v>
       </c>
       <c r="H403" t="s">
         <v>1618</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
         <v>1619</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
         <v>1620</v>
       </c>
       <c r="D404" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E404" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G404" s="1" t="s">
         <v>1621</v>
       </c>
       <c r="H404" t="s">
         <v>1622</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
         <v>1623</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
         <v>1624</v>
       </c>
       <c r="D405" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E405" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G405" s="1" t="s">
         <v>1625</v>
       </c>
       <c r="H405" t="s">
         <v>1626</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
         <v>1627</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
         <v>1628</v>
       </c>
       <c r="D406" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E406" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G406" s="1" t="s">
         <v>1629</v>
       </c>
       <c r="H406" t="s">
         <v>1630</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
         <v>1631</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
         <v>1632</v>
       </c>
       <c r="D407" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E407" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G407" s="1" t="s">
         <v>1633</v>
       </c>
       <c r="H407" t="s">
         <v>1634</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
         <v>1635</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
         <v>1636</v>
       </c>
       <c r="D408" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E408" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G408" s="1" t="s">
         <v>1637</v>
       </c>
       <c r="H408" t="s">
         <v>1638</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
         <v>1639</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
         <v>1640</v>
       </c>
       <c r="D409" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E409" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G409" s="1" t="s">
         <v>1453</v>
       </c>
       <c r="H409" t="s">
         <v>1641</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>